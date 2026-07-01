--- v0 (2026-06-10)
+++ v1 (2026-07-01)
@@ -1,556 +1,1170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0E037384" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C251D41" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="37"/>
         </w:rPr>
         <w:t>Manuscript Withdrawal Request Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35733E02" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="006936A7"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="35447DD4" w14:textId="77777777" w:rsidR="006A501A" w:rsidRDefault="006A501A">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A0FC2">
+    </w:p>
+    <w:p w14:paraId="1DF6A313" w14:textId="4560FFDC" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Editor-in-Chief</w:t>
+      </w:r>
+      <w:r w:rsidR="006A501A" w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iraqi Journal of Physics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5785F0" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Subject: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A0FC2">
+      <w:r w:rsidRPr="006A501A">
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Request for Withdrawal of Submitted Manuscript</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52922AEE" w14:textId="77777777" w:rsidR="006A0FC2" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="3E8D3DC0" w14:textId="77777777" w:rsidR="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Dear Editor,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D629BB" w14:textId="4C85CFE4" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="44BA33DC" w14:textId="4B86C3F1" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>We, the undersigned authors, respectfully request the withdrawal of our manuscript from consideration/publication in the journal.</w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We, the undersigned authors, respectfully request the withdrawal of our manuscript from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consideration/publication in the journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630BD15C" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="36645983" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Manuscript Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511A44EF" w14:textId="77777777" w:rsidR="006A0FC2" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="42CAC138" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Title of Manuscript:</w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title of Manuscript: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564A97D6" w14:textId="77D36DF2" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="776357E2" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Manuscript ID: </w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manuscript ID: _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AFCF6D" w14:textId="052DD70D" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="392F7170" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Date of Submission: </w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Submission: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5448B" w14:textId="4A9FC432" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="6C1FA4BC" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Corresponding Author: </w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corresp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onding Author: _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421347F6" w14:textId="3DF3708B" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="14FFB257" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Email Address: </w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email Address: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BC7C6F" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="306978C4" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Reason for Withdrawal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FEA6E2" w14:textId="20DC2AE6" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
+    <w:p w14:paraId="594AC3C7" w14:textId="387EB1FB" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Please state the reason for withdrawal clearly:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51550FFB" w14:textId="51748490" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24459B90" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Author Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4752EEF8" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D6D96DE" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>All authors agree with this withdrawal request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A67151" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="104174EE" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>The manuscript has not been published in the journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3356065F" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A2F7D5E" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>The responsibility for this withdrawal belongs to the authors.</w:t>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The responsibili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ty for this withdrawal belongs to the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063F2B1B" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AE94DBF" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Authors’ Signatures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006936A7" w14:paraId="1CAE40DB" w14:textId="77777777">
+      <w:tr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w14:paraId="500E5927" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40654DF3" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="735886FA" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Author Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="096C4463" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="263F28EC" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19884D07" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="6011A233" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFFCED3" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="1F886EC6" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006936A7" w14:paraId="4B4F96AE" w14:textId="77777777">
+      <w:tr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w14:paraId="1A02779D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63FAE0FB" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="517F01FC" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A95EBB4" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="107C1211" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54802F28" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="02CDD0C6" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549DF868" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="2CCEF10E" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006936A7" w14:paraId="62F1CF66" w14:textId="77777777">
+      <w:tr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w14:paraId="64861CF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47547670" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="6BB37E20" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E508FBE" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="5FFA8563" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A71276" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="28DC193B" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7C19AC" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="1EC0C65A" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006936A7" w14:paraId="17E46570" w14:textId="77777777">
+      <w:tr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w14:paraId="1332053D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71AE55E4" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="081251BB" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482203DD" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="41D61B2C" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFB0ED3" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="4DDD2F37" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="497490D0" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="39692EB7" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006936A7" w14:paraId="62F49756" w14:textId="77777777">
+      <w:tr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w14:paraId="52F16ABD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3014466A" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="00FFB813" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14DE2A5A" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="6D456C3E" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0B6A01" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="1B568156" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EE81C1" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-            <w:r>
+          <w:p w14:paraId="60AC742A" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A501A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="627475B6" w14:textId="77777777" w:rsidR="006A0FC2" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
-      <w:r>
+    <w:p w14:paraId="538E3742" w14:textId="77777777" w:rsidR="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
         <w:t>Sincerely,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A08566" w14:textId="5B1F7FBE" w:rsidR="006936A7" w:rsidRDefault="00000000" w:rsidP="006A0FC2">
-      <w:r>
+    <w:p w14:paraId="08651F6A" w14:textId="15896902" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Corresponding Author Name: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242A7AF0" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:t>Signature: _____________________</w:t>
+    <w:p w14:paraId="2A72DC22" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBB1DB6" w14:textId="77777777" w:rsidR="006936A7" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w14:paraId="1373C7CA" w14:textId="77777777" w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A501A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Date: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006936A7" w:rsidSect="00034616">
-[...1 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="009D7EC6" w:rsidRPr="006A501A" w:rsidSect="006A501A">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0F972737" w14:textId="77777777" w:rsidR="002A348C" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7C548209" w14:textId="77777777" w:rsidR="002A348C" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B434A54" w14:textId="77777777" w:rsidR="002A348C" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7253028D" w14:textId="77777777" w:rsidR="002A348C" w:rsidRDefault="002A348C" w:rsidP="006A501A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -678,141 +1292,149 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2139058955">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1675763272">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2070688445">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2141915189">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="50811737">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="325398919">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1478457619">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1897085561">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2073038248">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
-    <w:rsid w:val="0029221C"/>
     <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002A348C"/>
     <w:rsid w:val="00326F90"/>
-    <w:rsid w:val="006936A7"/>
-    <w:rsid w:val="006A0FC2"/>
+    <w:rsid w:val="006A501A"/>
+    <w:rsid w:val="009D7EC6"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05F808B8"/>
+  <w14:docId w14:val="1629810B"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{65D70C99-FB75-4421-B612-43D4FA604340}"/>
+  <w15:docId w15:val="{5F32E426-079F-4BAC-97D5-09FD14193EF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1052,50 +1674,55 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -12151,57 +12778,57 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12498,83 +13125,83 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>160</Words>
-  <Characters>914</Characters>
+  <Words>192</Words>
+  <Characters>1095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1072</CharactersWithSpaces>
+  <CharactersWithSpaces>1285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>e2f120f6-0617-491f-9007-ccd3126e40bc</vt:lpwstr>
+    <vt:lpwstr>10a7bb0f-bdfa-463c-be59-fff72e1ba5f5</vt:lpwstr>
   </property>
 </Properties>
 </file>