--- v0 (2025-11-08)
+++ v1 (2026-05-20)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="246E9025" w14:textId="20C0F020" w:rsidR="00783B70" w:rsidRPr="00264318" w:rsidRDefault="0000113C" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D90EDA" wp14:editId="3125EE2F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -371,75 +372,75 @@
     </w:p>
     <w:p w14:paraId="305651F4" w14:textId="4EFAAA01" w:rsidR="005E7AA9" w:rsidRPr="005E7AA9" w:rsidRDefault="008218BE" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="771BA020" wp14:editId="77A2FBCC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="771BA020" wp14:editId="159CABB6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3841115</wp:posOffset>
+                  <wp:posOffset>3946130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-561975</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1606550" cy="419100"/>
+                <wp:extent cx="1250950" cy="419100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1606550" cy="419100"/>
+                          <a:ext cx="1250950" cy="419100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF">
                             <a:alpha val="0"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
@@ -540,51 +541,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2664-5548</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="771BA020" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:302.45pt;margin-top:-44.25pt;width:126.5pt;height:33pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd27RQAAIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VFjZqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNlm+nrHTdgvcED5YHo/9Zt6bmc3t2Bt2VOg12JLnszlnykqotW1L/u3r/s07&#10;znwQthYGrCr5s/L8dvv61WZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXJ2QD2IpCJbVajGAi9&#10;N9liPl9nA2DtEKTynm7vJyffJvymUTI8No1XgZmSU24h7Zj2Ku7ZdiOKFoXrtDylIf4hi15oS0Ev&#10;UPciCHZA/RdUryWChybMJPQZNI2WKnEgNvn8DzZPnXAqcSFxvLvI5P8frPx8fHJfkIXxPYxUwETC&#10;uweQ3z2zsOuEbdUdIgydEjUFzqNk2eB8cfoapfaFjyDV8AlqKrI4BEhAY4N9VIV4MkKnAjxfRFdj&#10;YDKGXM/XqxW5JPmW+U0+T1XJRHH+7dCHDwp6Fg8lRypqQhfHBx9iNqI4P4nBPBhd77UxycC22hlk&#10;R0ENsE9r+mtcJ6bbczg/PU14v2EYG5EsRMwpXLxJGkTakwBhrEam65NAUZIK6mcSBWFqOhoSOnSA&#10;PzkbqOFK7n8cBCrOzEdLwt7ky2Xs0GQsV28XZOC1p7r2CCsJquSBs+m4C1NXHxzqtqNIUykt3FEx&#10;Gp10esnqlD41VaJ7GoDYtdd2evUypttfAAAA//8DAFBLAwQUAAYACAAAACEAIS5CZN8AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrEJFiQpwKVbBAAiRCu3fiIUmJx1Hs&#10;tuHvGVawnDtH91GsZzeII06h96ThepmAQGq87anVsP14WigQIRqyZvCEGr4xwLo8PytMbv2J3vFY&#10;xVawCYXcaOhiHHMpQ9OhM2HpRyT+ffrJmcjn1Eo7mRObu0GmSbKSzvTECZ0ZcdNh81UdHOc+zmrc&#10;1S+b/XN1Ve/TN+pfFWl9eTE/3IOIOMc/GH7rc3UouVPtD2SDGDSskps7RjUslMpAMKGyW1ZqVtI0&#10;A1kW8v+G8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd27RQAAIAAO4DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAhLkJk3wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="771BA020" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:310.7pt;margin-top:-44.25pt;width:98.5pt;height:33pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSxcfkAAIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRVCzRqulq6KkJa&#10;LtLCBziOk1g4HjN2m5SvZ+y03QJvCD9YHo99Zs6Zmc3d2Bt2VOg12JLnszlnykqotW1L/u3r/tVb&#10;znwQthYGrCr5SXl+t335YjO4Qi2gA1MrZARifTG4knchuCLLvOxUL/wMnLLkbAB7EcjENqtRDITe&#10;m2wxn7/OBsDaIUjlPd0+TE6+TfhNo2T43DReBWZKTrmFtGPaq7hn240oWhSu0/KchviHLHqhLQW9&#10;Qj2IINgB9V9QvZYIHpowk9Bn0DRaqsSB2OTzP9g8dcKpxIXE8e4qk/9/sPLT8cl9QRbGdzBSARMJ&#10;7x5BfvfMwq4TtlX3iDB0StQUOI+SZYPzxflrlNoXPoJUw0eoqcjiECABjQ32URXiyQidCnC6iq7G&#10;wGQMuVjN1ytySfIt83U+T1XJRHH57dCH9wp6Fg8lRypqQhfHRx9iNqK4PInBPBhd77UxycC22hlk&#10;R0ENsE9r+mtcJ6bbSzg/PU14v2EYG5EsRMwpXLxJGkTakwBhrEam67NAUZIK6hOJgjA1HQ0JHTrA&#10;n5wN1HAl9z8OAhVn5oMlYdf5chk7NBnL1ZsFGXjrqW49wkqCKnngbDruwtTVB4e67SjSVEoL91SM&#10;RiednrM6p09NleieByB27a2dXj2P6fYXAAAA//8DAFBLAwQUAAYACAAAACEAE1UJvN8AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBi7SbBFuWNJsiRQ+CCka9b7LTJDU7G7Lb&#10;Nv57x5M9zjsP70exnd0gTjiF3pOGdJmAQGq87anV8PnxtFAgQjRkzeAJNfxggG15fVWY3PozveOp&#10;iq1gEwq50dDFOOZShqZDZ8LSj0j82/vJmcjn1Eo7mTObu0FmSbKWzvTECZ0Zcddh810dHec+zmr8&#10;ql92h+fqrj5kb9S/KtL69mZ+2ICIOMd/GP7qc3UouVPtj2SDGDSss/SeUQ0LpVYgmFCpYqVmJctW&#10;IMtCXm4ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSxcfkAAIAAO4DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQATVQm83wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
                 <v:fill opacity="0"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3C90B638" w14:textId="77777777" w:rsidR="00474D14" w:rsidRDefault="00474D14" w:rsidP="00C40B1E">
                       <w:pPr>
                         <w:bidi w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B84CD0">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -691,86 +692,158 @@
         </w:rPr>
         <w:t xml:space="preserve">itle </w:t>
       </w:r>
       <w:r w:rsidR="005E7AA9" w:rsidRPr="005E7AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Sample IJP paper for A4 page size</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7C611D" w14:textId="050B198A" w:rsidR="001B42BF" w:rsidRDefault="001B42BF" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44F590C9" w14:textId="52867861" w:rsidR="005E7AA9" w:rsidRPr="005E7AA9" w:rsidRDefault="005E7AA9" w:rsidP="008337EB">
+    <w:p w14:paraId="44F590C9" w14:textId="1D50DE47" w:rsidR="005E7AA9" w:rsidRPr="005E7AA9" w:rsidRDefault="005E7AA9" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEAuthorName"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>T.Abdullah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E7AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>* and Second Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>T.Abdullah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D23506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7AA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CA5993" w14:textId="77777777" w:rsidR="008337EB" w:rsidRPr="00851627" w:rsidRDefault="008337EB" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851627">
         <w:rPr>
@@ -806,51 +879,51 @@
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851627">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00851627">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>Remote Sensing Unit, College of Science, University of Baghdad, Baghdad, Iraq</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B0BA1E" w14:textId="6850C2FF" w:rsidR="001A6004" w:rsidRDefault="001A6004" w:rsidP="008337EB">
+    <w:p w14:paraId="21B0BA1E" w14:textId="05B8AE0E" w:rsidR="001A6004" w:rsidRDefault="001A6004" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198891227"/>
       <w:r w:rsidRPr="001A345F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007239CC" w:rsidRPr="001A345F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding </w:t>
@@ -876,166 +949,180 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00043898">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r w:rsidRPr="001A345F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="00043898">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
+      <w:r w:rsidR="002C157E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ORCID No.…….</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="26457E82" w14:textId="01FCB64D" w:rsidR="00A5275F" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Emails:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145241FD" w14:textId="7F6291BF" w:rsidR="002C157E" w:rsidRDefault="002C157E" w:rsidP="002C157E">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="04952D34" w14:textId="77777777" w:rsidR="003B3094" w:rsidRPr="001A345F" w:rsidRDefault="003B3094" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9382" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6909"/>
         <w:gridCol w:w="2473"/>
       </w:tblGrid>
       <w:tr w:rsidR="00876773" w:rsidRPr="00B00403" w14:paraId="18586A2E" w14:textId="77777777" w:rsidTr="00A514D0">
         <w:trPr>
           <w:trHeight w:val="254"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6909" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13E0CF64" w14:textId="77777777" w:rsidR="00876773" w:rsidRPr="00017D12" w:rsidRDefault="00876773" w:rsidP="008337EB">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk81856226"/>
             <w:r w:rsidRPr="009D0A61">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3280F589" w14:textId="60794F09" w:rsidR="00876773" w:rsidRPr="00B00403" w:rsidRDefault="005C7E04" w:rsidP="008337EB">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00403">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article Info.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0004594B" w:rsidRPr="00B00403" w14:paraId="6F1E8C53" w14:textId="77777777" w:rsidTr="00A514D0">
         <w:trPr>
           <w:trHeight w:val="1230"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6909" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12EE1F49" w14:textId="3345166B" w:rsidR="0004594B" w:rsidRPr="004E3820" w:rsidRDefault="0004594B" w:rsidP="004E3820">
             <w:pPr>
               <w:pStyle w:val="IEEEAbtract"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3820">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This document gives formatting instructions for authors preparing papers for publication in Iraqi journal of physics. The authors must follow the instructions given in the document for the papers to be published. You can use this document as both an instruction set and as a template into which you can type your own text.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79BCE67F" w14:textId="77777777" w:rsidR="0004594B" w:rsidRPr="004E3820" w:rsidRDefault="0004594B" w:rsidP="004E3820">
@@ -1133,51 +1220,50 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>150-250</w:t>
             </w:r>
             <w:r w:rsidRPr="0035730C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>) words</w:t>
             </w:r>
             <w:r w:rsidRPr="00724DC7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A26C7C5" w14:textId="7F5A4915" w:rsidR="0004594B" w:rsidRPr="00B00403" w:rsidRDefault="0004594B" w:rsidP="008337EB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00403">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47DA7343" wp14:editId="3D519F55">
                       <wp:simplePos x="0" y="0"/>
@@ -1218,51 +1304,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="4EC64EEE" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                    <v:shapetype w14:anchorId="4ED0DCBA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-3.6pt;margin-top:.8pt;width:110.55pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5iFJ4uAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnX50Rp4d03aXb&#10;ArT7AYwk28JkUSCVOPn3k9QkK7bbMB8ESiQfHx/p1e1xcuJgiC36TjaLWgrjFWrrh07+eLp/cyMF&#10;R/AaHHrTyZNhebt+/Wo1h9YscUSnDYkE4rmdQyfHGENbVaxGMwEvMBifnD3SBDFdaag0wZzQJ1ct&#10;6/pDNSPpQKgMc3q9e3bKdcHve6Pi975nE4XrZOIWy0nl3OWzWq+gHQjCaNWZBvwDiwmsT0WvUHcQ&#10;QezJ/gU1WUXI2MeFwqnCvrfKlB5SN039RzePIwRTeknicLjKxP8PVn07bPyWMnV19I/hAdVPFh43&#10;I/jBFAJPp5AG12Spqjlwe03JFw5bErv5K+oUA/uIRYVjT1OGTP2JYxH7dBXbHKNQ6bF5V7/9dPNe&#10;CnXxVdBeEgNx/GJwEtnoJEcCO4xxg96nkSI1pQwcHjhmWtBeEnJVj/fWuTJZ58WcSi0/1nXJYHRW&#10;Z2+OYxp2G0fiAHk5yleaTJ6XYYR7rwvaaEB/PtsRrHu2U3Xnz9pkOfLucbtDfdrSRbM0vULzvGl5&#10;PV7eS/bv/2H9CwAA//8DAFBLAwQUAAYACAAAACEAg+64PtgAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOzU7DMBCE70i8g7VI3FqngaYljVMBEueKlAu3TbyNo8Z2FLtNeHsWLnCcH818xX62vbjS&#10;GDrvFKyWCQhyjdedaxV8HN8WWxAhotPYe0cKvijAvry9KTDXfnLvdK1iK3jEhRwVmBiHXMrQGLIY&#10;ln4gx9nJjxYjy7GVesSJx20v0yTJpMXO8YPBgV4NNefqYhVsHvWnx+xlXa+nwzHSyVTbw6zU/d38&#10;vAMRaY5/ZfjBZ3Qoman2F6eD6BUsNik32c9AcJyuHp5A1L9aloX8j19+AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHmIUni4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIPuuD7YAAAABgEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAAXBQAAAAA=&#10;" strokeweight="1pt"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D19318D" w14:textId="77777777" w:rsidR="0004594B" w:rsidRPr="00B00403" w:rsidRDefault="0004594B" w:rsidP="008337EB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:bidi w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Traditional Arabic"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
@@ -1319,483 +1405,519 @@
             </w:r>
             <w:r w:rsidRPr="00B00403">
               <w:rPr>
                 <w:rFonts w:cs="Traditional Arabic"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> keywords. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0004594B" w:rsidRPr="00B00403" w14:paraId="79B82C22" w14:textId="77777777" w:rsidTr="00A514D0">
         <w:trPr>
           <w:trHeight w:val="470"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6909" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07FD9316" w14:textId="77777777" w:rsidR="0004594B" w:rsidRPr="00106F8C" w:rsidRDefault="0004594B" w:rsidP="008337EB">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44CFE61F" w14:textId="77777777" w:rsidR="0004594B" w:rsidRPr="00B00403" w:rsidRDefault="0004594B" w:rsidP="008337EB">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00403">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Article history:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EBBDEC5" w14:textId="77777777" w:rsidR="0004594B" w:rsidRDefault="0004594B" w:rsidP="004E3820">
+          <w:p w14:paraId="4EBBDEC5" w14:textId="63AC35A2" w:rsidR="0004594B" w:rsidRDefault="0004594B" w:rsidP="004E3820">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D65C6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Received: xx.  xx,202</w:t>
             </w:r>
-            <w:r w:rsidR="004E3820">
+            <w:r w:rsidR="00C7422B">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="185E033C" w14:textId="77777777" w:rsidR="00A5275F" w:rsidRPr="002D65C6" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
+          <w:p w14:paraId="185E033C" w14:textId="6BD1686D" w:rsidR="00A5275F" w:rsidRPr="002D65C6" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D65C6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Revised:  xx.  xx, 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C7422B">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69AEDC34" w14:textId="77777777" w:rsidR="00A5275F" w:rsidRPr="002D65C6" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
+          <w:p w14:paraId="69AEDC34" w14:textId="2628CFE1" w:rsidR="00A5275F" w:rsidRPr="002D65C6" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D65C6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accepted: xx. xx, 202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C7422B">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26006F3D" w14:textId="744294B3" w:rsidR="00A5275F" w:rsidRPr="00B00403" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
+          <w:p w14:paraId="26006F3D" w14:textId="67388F92" w:rsidR="00A5275F" w:rsidRPr="00B00403" w:rsidRDefault="00A5275F" w:rsidP="00A5275F">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D65C6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Published: xx. xx,202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C7422B">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="0BF59AC9" w14:textId="77777777" w:rsidR="00970C3A" w:rsidRDefault="00970C3A" w:rsidP="008337EB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC4027F" w14:textId="19026551" w:rsidR="00C436D7" w:rsidRPr="009D0A61" w:rsidRDefault="00753174" w:rsidP="00970C3A">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00C436D7" w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2933C968" w14:textId="73814B91" w:rsidR="00C436D7" w:rsidRDefault="00B868ED" w:rsidP="00DA1004">
+    <w:p w14:paraId="27A91DE2" w14:textId="77777777" w:rsidR="00F45A4C" w:rsidRDefault="00B868ED" w:rsidP="00F45A4C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B868ED">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>This document is a template</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72187">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043691D">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0043691D">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Halliday&lt;/Author&gt;&lt;Year&gt;2013&lt;/Year&gt;&lt;RecNum&gt;203&lt;/RecNum&gt;&lt;DisplayText&gt;[1]&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;203&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="zrvw0vsfkrsfwqe92v35t2vmvv90vrzsed29" timestamp="1630956923"&gt;203&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Book"&gt;6&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Halliday, David&lt;/author&gt;&lt;author&gt;Resnick, Robert&lt;/author&gt;&lt;author&gt;Walker, Jearl&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Fundamentals of physics&lt;/title&gt;&lt;/titles&gt;&lt;dates&gt;&lt;year&gt;2013&lt;/year&gt;&lt;/dates&gt;&lt;publisher&gt;John Wiley &amp;amp; Sons&lt;/publisher&gt;&lt;isbn&gt;111823071X&lt;/isbn&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0043691D">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0043691D">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>[1]</w:t>
+      </w:r>
+      <w:r w:rsidR="0043691D">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00DA1004">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1004" w:rsidRPr="00B868ED">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>An electronic copy can be downloaded from the Journal website. For questions on paper guidelines, please contact the journal publications committee as indicated on the journal website</w:t>
+      </w:r>
+      <w:r w:rsidR="0016772A">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701701">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00701701">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite&gt;&lt;Author&gt;Lotfollahi&lt;/Author&gt;&lt;Year&gt;2018&lt;/Year&gt;&lt;RecNum&gt;204&lt;/RecNum&gt;&lt;DisplayText&gt;[2]&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;204&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="zrvw0vsfkrsfwqe92v35t2vmvv90vrzsed29" timestamp="1630957466"&gt;204&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Journal Article"&gt;17&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;Lotfollahi, Mahsa&lt;/author&gt;&lt;author&gt;Gity, Masoumeh&lt;/author&gt;&lt;author&gt;Ye, Jing Yong&lt;/author&gt;&lt;author&gt;Far, A Mahlooji&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Segmentation of breast ultrasound images based on active contours using neutrosophic theory&lt;/title&gt;&lt;secondary-title&gt;Journal of Medical Ultrasonics&lt;/secondary-title&gt;&lt;/titles&gt;&lt;periodical&gt;&lt;full-title&gt;Journal of Medical Ultrasonics&lt;/full-title&gt;&lt;/periodical&gt;&lt;pages&gt;205-212&lt;/pages&gt;&lt;volume&gt;45&lt;/volume&gt;&lt;number&gt;2&lt;/number&gt;&lt;dates&gt;&lt;year&gt;2018&lt;/year&gt;&lt;/dates&gt;&lt;isbn&gt;1613-2254&lt;/isbn&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00701701">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00701701">
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidR="00701701">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001216D6">
+        <w:rPr>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50344DB1" w14:textId="2AC297C5" w:rsidR="00F45A4C" w:rsidRPr="00F45A4C" w:rsidRDefault="00F45A4C" w:rsidP="00F45A4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abbreviations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atomic force microscope (AFM); scanning electron microscope (SEM). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[These are examples of format.].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6AA822" w14:textId="236F1F15" w:rsidR="000A1E31" w:rsidRDefault="000A1E31" w:rsidP="000A1E31">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...115 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7026" w:rsidRPr="006379CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Page Layout</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE3237" w14:textId="6C695035" w:rsidR="000A1E31" w:rsidRDefault="000A1E31" w:rsidP="00DA1004">
+    <w:p w14:paraId="1053FD8A" w14:textId="3248384B" w:rsidR="000A1E31" w:rsidRPr="006331E8" w:rsidRDefault="000A1E31" w:rsidP="000A1E31">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="006379CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>An easy way to comply with the paper formatting requirements is to use this document as a template and simply type your text into it.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006379CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>An easy way to comply with the paper formatting requirements is to use this document as a template and simply type your text into it.</w:t>
+        <w:t>Your paper must use a page size corresponding to A4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006379CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is 210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006379CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Your paper must use a page size corresponding to A4 which is 210</w:t>
+        <w:t>mm (8.27") wide and 297mm (11.69") long</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006379CB">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003725F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>mm (8.27") wide and 297mm (11.69") long</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">The research should be in the form of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The research should be in the form of </w:t>
+        <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>single column</w:t>
       </w:r>
       <w:r w:rsidR="00701701">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00014B70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00014B70">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2086,91 +2208,428 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006379CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>The entire document should be in Times New Roman for English.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006379CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Recommended font sizes are shown in Table 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C273CC" w14:textId="0F8DA509" w:rsidR="00C436D7" w:rsidRDefault="004F3E0F" w:rsidP="004810BC">
+    <w:p w14:paraId="42C273CC" w14:textId="50C724CB" w:rsidR="00C436D7" w:rsidRDefault="004F3E0F" w:rsidP="004810BC">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3E0F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Equations should be provided using Microsoft Word’s equation tool (Equation editor). Equations should be numbered consecutively, in round brackets, on the right-hand side of the page. They should be referred to as Eq. (1) in bold, etc. in the main text.</w:t>
       </w:r>
+      <w:r w:rsidR="001948B0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001948B0" w:rsidRPr="001948B0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Equations must not be included in the article as images (e.g., JPEG), as this is incompatible with our proof generation tools.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03A22282" w14:textId="76D1CFDB" w:rsidR="000A1E31" w:rsidRPr="003C65A6" w:rsidRDefault="000A1E31" w:rsidP="004F3E0F">
+    <w:p w14:paraId="6D28349C" w14:textId="736BD798" w:rsidR="001948B0" w:rsidRDefault="001948B0" w:rsidP="004810BC">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A22282" w14:textId="159B2830" w:rsidR="000A1E31" w:rsidRPr="003C65A6" w:rsidRDefault="00A416FA" w:rsidP="004F3E0F">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1228989F" wp14:editId="2C14068C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-6985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>193189</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5400040" cy="565150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1695112618" name="Group 1695112618"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5400040" cy="565150"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5493385" cy="533400"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="1695112619" name="Group 1695112610"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5493385" cy="533400"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="5493385" cy="533400"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wps:wsp>
+                          <wps:cNvPr id="1695112620" name="Text Box 1695112608"/>
+                          <wps:cNvSpPr txBox="1"/>
+                          <wps:spPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5493385" cy="533400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="6350">
+                              <a:noFill/>
+                            </a:ln>
+                            <a:effectLst/>
+                          </wps:spPr>
+                          <wps:style>
+                            <a:lnRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:lnRef>
+                            <a:fillRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:fillRef>
+                            <a:effectRef idx="0">
+                              <a:schemeClr val="accent1"/>
+                            </a:effectRef>
+                            <a:fontRef idx="minor">
+                              <a:schemeClr val="dk1"/>
+                            </a:fontRef>
+                          </wps:style>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w14:paraId="27AE2B89" w14:textId="4E33C35C" w:rsidR="001948B0" w:rsidRPr="002673FA" w:rsidRDefault="001948B0" w:rsidP="001948B0">
+                                <w:pPr>
+                                  <w:bidi w:val="0"/>
+                                  <w:jc w:val="both"/>
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r w:rsidRPr="002673FA">
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>© 202</w:t>
+                                </w:r>
+                                <w:r w:rsidR="003A4F68">
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t>6</w:t>
+                                </w:r>
+                                <w:r w:rsidRPr="002673FA">
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve"> The Author(s). Published by College of Science, University of Baghdad. This is an open-access article distributed under the terms of the Creative Commons Attribution 4.0 International License (</w:t>
+                                </w:r>
+                                <w:hyperlink r:id="rId12" w:history="1">
+                                  <w:r w:rsidRPr="002673FA">
+                                    <w:rPr>
+                                      <w:rStyle w:val="Hyperlink"/>
+                                      <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
+                                  </w:r>
+                                </w:hyperlink>
+                                <w:r w:rsidRPr="002673FA">
+                                  <w:rPr>
+                                    <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="20"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">). </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w14:paraId="5FC8F8E4" w14:textId="77777777" w:rsidR="001948B0" w:rsidRDefault="001948B0" w:rsidP="001948B0"/>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                            <a:prstTxWarp prst="textNoShape">
+                              <a:avLst/>
+                            </a:prstTxWarp>
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="1695112621" name="Picture 1695112609"/>
+                            <pic:cNvPicPr>
+                              <a:picLocks noChangeAspect="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId13">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:srcRect/>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="4908499" y="351130"/>
+                              <a:ext cx="475488" cy="153619"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1695112622" name="Straight Connector 1695112611"/>
+                        <wps:cNvCnPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="102413" y="43891"/>
+                            <a:ext cx="5230368" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln w="12700"/>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="dk1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:schemeClr val="dk1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="dk1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="tx1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1228989F" id="Group 1695112618" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-.55pt;margin-top:15.2pt;width:425.2pt;height:44.5pt;z-index:251659264" coordsize="54933,5334" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhANLukxuSBAAAlAwAAA4AAABkcnMvZTJvRG9jLnhtbLxXTW/bOBC9L7D/&#10;QdC9sWTZji3EKbLOJiiQbYMmi55pirKISCSXpGN7f/3ODCU5dtKmTYs9xKD4MZx5M/Mec/Z+29TR&#10;o7BOajWP05MkjoTiupBqNY//vr96N40j55kqWK2VmMc74eL357//drYxuRjqSteFsBEYUS7fmHlc&#10;eW/ywcDxSjTMnWgjFCyW2jbMw6ddDQrLNmC9qQfDJJkMNtoWxmounIPZy7AYn5P9shTcfypLJ3xU&#10;z2PwzdOvpd8l/g7Oz1i+ssxUkrdusDd40TCp4NLe1CXzLFpb+cxUI7nVTpf+hOtmoMtSckExQDRp&#10;chTNtdVrQ7Gs8s3K9DABtEc4vdks//h4bc2dubXBexjeaP7gAJfBxqzyp+v4vdpv3pa2wUMQRLQl&#10;RHc9omLrIw6T41GSJCMAnsPaeDJOxy3kvIK8PDvGqz/7g7Msm47bg1kGdjBXA5aHa8m53pneM8w7&#10;OX1rI1lAQU5m4zQdTtJZHCnWQAESplE/T1YPA4VrensBlu+L9EWHWf6rI4U+cftScD9XCncVM4Iq&#10;zGGqj1AbQuICaveY0D/0tgcumWI6NoaOYflEfgvrgHg379qa+gnw+myz3Fjnr4VuIhzMYwuNTf3G&#10;Hm+cD4XRbcGaVPpK1jXMs7xW0WYeTzKovIMVMF4rnBFEE60ZjCh4TiO/q0Uw8lmUUFFU5zhBBCUW&#10;tY0eGVAL41woT7GTXdiNu0pw4kcOtvv3Xv3I4RBHd7NWvj/cSKUtRX/kdvHQuVyG/dT1gECIGyHw&#10;2+WWWmnYJXapix3k2+pAps7wKwlJuWHO3zIL7AlVA4rgP8FPWWsAX7ejOKq0/feledwPlQyrcbQB&#10;Np7H7p81syKO6g8KanyWjpBFPH2MxqdYmfbpyvLpilo3Cw1ZSUF7DKch7vd1Nyytbr6AcFzgrbDE&#10;FIe757HvhgsfNAKEh4uLC9oEhG2Yv1F3hqNpTBKW3P32C7OmrUsPffJRd13F8qPyDHvxpNIXa69L&#10;SbWLOAdUW/yhw8/PjOQ5/LWsD6Nnrf66OsIpv0YYg8I232WjYfZhbd6FeOVS1tLvSGwhZnRKPd5K&#10;jsyIHy+wBsAeWAO24e170phhDXWngg0AUXKSnEjpRcXUSlw4A+3dUsngcDt9HjiwrKXBZkdUcdyG&#10;Cvk70sgX0Ar6e6n5uoH2DQ8KK2rm4TXjKmkcVE0umqUogHI+FNQs0PuWfwYHiV2ct8LzCi8PzUvz&#10;wAH9Anm8dxLDQYKJlpu/dAGCxKAOqJiOiHI0S6ajGegWKGcGIpa1ytlJ6+h0PJrC6wqVNR1nKHGB&#10;Bzs7HR++hTJDiSKswSYyJQUSuJGGEAmVa/soCGrw/2nTsKuyO2+ZXFU+WmilIC/a9gWX9moEZbpQ&#10;txai2TN895bonzBpMhylGSE+yqazNt0d4ONhlmSTFvHD18gzfaqlQll9RgAoYTgdRCkdnrbPmr1T&#10;NHpBdgLhfJW/a9UR/6uS84T0w150qBePb4jc/mC/G4+20hEOflVq/PZVqQkUiAWHIBAH0jMPnr4w&#10;d/C2fvpN+/f/TJz/BwAA//8DAFBLAwQUAAYACAAAACEAjVboba8GAACYKwAAFAAAAGRycy9tZWRp&#10;YS9pbWFnZTEuZW1m7JrLT1tHFMYvfamqFMSilSohtSyh3dBW6aKLBCltd5WcTdtNKrqvVNRVI1EF&#10;RaRSpEoIUUWp1IZI3TUBA+aNsQm2w8MYGwjZsumeP+F0fmMfM544DhhsTMpIw507Z+bO3M9nvvO4&#10;NAVB8IOpWr4xjff0xlz/fSMIvn8lCNq++OrLIGgK7n4YBK+a/iZnDM2vXzd/jOAdI/jTk7352WtB&#10;t3nIVdP/rpmvxV9L+781jfdNDZnaburPpt7/wPwxpS3YCFSOTNtNRkLRcfam8EdE3jJNOa81wQCU&#10;z7E9ZQwuXb4kt3+7LdGlqKxvpiWd3ZB0rlBNmz5kjGHsaf1m5iwWi78HBH7fad9/9MnHEp4Iy3o2&#10;LZmtjGR3spJ7siVbu9uy/XTHVtr0ZXdyZsymwT4t4cjYqeDsYui2wdG/P21sf/ypx+olmIHf4NCg&#10;XPn8ilxovvCMHtCHbPD3QTuWOeh0743eZ8bW8r0siIU//jqNhG/vjV8sB6CTf92/J62trYfGibH8&#10;FsyFQ+78cefQc31MjnrvYliu7fYd9dknNR5sNwwuuSc5ufbdtRJsWlpapLu7W/r6+iQej9tKmz5k&#10;7h5CV0NWlzdymbphDH5adC/ca5urf+/Kat2GE7BdYAs+uh7YgeP+/r7dX7k/yBjj4nzx04sWY/S4&#10;3lyhe2+UK+8PZ3KuXb3t7OyUbDZbDtKyfXt7e8IcfS9+J57Js2/eulnsV/n/4ZpYTcjqxqq1//Ct&#10;vjM4VdLZsgCbTua4GMPH2LzVzJqwViwRl/mlBZmOzkhkblLGZyZkdCosI5FReTDx0NZ/xh/IWa+K&#10;Y2otZX0w/AS1ZZxzdLHaAsbKFTyTZ+O7pdYfy1LqkUQfRWU2NieT81MyPjsh4ekxGZkclYeRkZcO&#10;3xWruxlr9xXzgYGBaqEtzhseHi6ehf5f+60Os9byyrIsLsdkzuA7tTAtE7ORlxrfNXNuiR3UpqF3&#10;bsFXCIVC0tXVZSt2TEs4HC72I3dljGlra7MY4x/Dw6yVWE1KLGk4Ij5f5IixmXEZnQwfW3+v916X&#10;jo6O4u+q+kIfsnpyjq6N7eH8auyAv6UF/HSce2VMJZnO7+npsfN5NmuwVtLwUTy1JAuGg2cWZyUy&#10;PykWX8PB1fLDvb+Hpb2jvbhX+J89sr5rCxgzdHeoLjgrXvhkxLl673KD7g09hFPxJWijpyrj6ssU&#10;X5cjts0arKUcvGA4GHwtBxdsXDX4gm1zc7PdP+esnN2gDxnvyNh6YKx44p+ST9B7+ECL9vnnHnkl&#10;mc7nWTqONYhdHhds3Enhq3rrnjt3f7oXrnqemFNrrtD3Psv4wqm8B7rpF30/v1/1uNZ8rOsflh84&#10;Y+gj/MC5d/kBGXysMn2nWvOD2rJynKDvp3vRK2ORMbeWOqzrV7Jv7vnW8VzxFQ5j3zizjMe+bWHf&#10;jA98kvZN96LY6VXXRe7zBmPYP7J64Kv+GT4Ua+KfYa+0gDFnqpx/5stc28h8jTEO/LP1A//MieGq&#10;9c/YL5zqF/rd6suVh+uBr8YX/bf6i3sqZ8/8Pb7o3uWG0vgikY8vjP+r8cXY9HhV8dtZwBd/iXPr&#10;x8dHyev4WKP/qru1jI/Bl3Pll0biBze/Qy5Gz5X6tf7eX3QPtmr7eBbfNTa3Nb9TiN2UG0xscZz8&#10;TiX79rx91tu+kW+xOlzIT2qcDDbgVM42P2/vPrbF/KSb21letLkdlxvc2Jgc2mF50fXPdneflmxL&#10;9aSk09zU2z+LJWIm55KQlfSK/aYDT7gYc87hY7CrVOBb5QTeDR8+sZK0MUU+r3OQm3TjtuPmzo4S&#10;X6hNqGd8QRwVTy5Zuw4O+e9DpRiDF9jBa2CN30ClTZ+LK2P5fSy25rszed/kWjKfcyjkJYu6O2Py&#10;OoXcbzWxMXre6PExedioObNLqQOMienId8HHmhPW81bpylj4lrn8TnlsU/mcr1mDnKSbV/d19yjc&#10;4HII+QTVY/aHzcMHo6qvSz9j6pF7YG+KE+87Z3ylEowNVxB36Pd5fDd8WM2x6Vyu9CHDB4NbsGX4&#10;I5wF9BZ+XwTbQj7SzakfV3ddjGnDx2rz3D3SV+t42N+Lrs/7uhjDFfAxNg/9y/9/yabVSfAjD6b/&#10;X0KbuAx95bfgGwVzmMszyEPyu7nYkk/XfKT7zaJa3fXfq1HuFV+uijFcAR9j89A7fDewQheJ89Bp&#10;8hWcfSpt8F/LrNsxjCV/zly+s/Es5QTWUGzDUwffg6rl3UbBsdw+FFvjDzRr+/xaGlOfAB4B4L5t&#10;KqXFVNr/AQAA//8DAFBLAwQUAAYACAAAACEAke254OAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBW7tZE6VNsymlqKci2ArS2zaZJqHZ2ZDdJum/dzzpcXgf732TrSfbigF7&#10;3zjSoOYRCKTClQ1VGr4Ob7MFCB8MlaZ1hBpu6GGd399lJi3dSJ847EMluIR8ajTUIXSplL6o0Ro/&#10;dx0SZ2fXWxP47CtZ9mbkctvKpyh6kdY0xAu16XBbY3HZX62G99GMm1i9DrvLeXs7Hp4/vncKtX58&#10;mDYrEAGn8AfDrz6rQ85OJ3el0otWw0wpJjXEUQKC80WyjEGcGFTLBGSeyf8f5D8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCOIglCugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrC&#10;MBBF94L/EGZv07oQkabdiNCt1A8YkmkbbB4kUezfG3BjQXA593LPYer2ZWb2pBC1swKqogRGVjql&#10;7Sjg1l92R2AxoVU4O0sCForQNttNfaUZUx7FSfvIMsVGAVNK/sR5lBMZjIXzZHMzuGAw5TOM3KO8&#10;40h8X5YHHr4Z0KyYrFMCQqcqYP3is/k/2w2DlnR28mHIph8Krk12ZyCGkZIAQ0rjJ6wKMgPwpuar&#10;x5o3AAAA//8DAFBLAQItABQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANLukxuSBAAAlAwAAA4AAAAAAAAAAAAA&#10;AAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI1W6G2vBgAAmCsAABQAAAAAAAAA&#10;AAAAAAAA+gYAAGRycy9tZWRpYS9pbWFnZTEuZW1mUEsBAi0AFAAGAAgAAAAhAJHtueDgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA2w0AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCOIglCugAA&#10;ACEBAAAZAAAAAAAAAAAAAAAAAOgOAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAG&#10;AAYAfAEAANkPAAAAAA==&#10;">
+                <v:group id="Group 1695112610" o:spid="_x0000_s1029" style="position:absolute;width:54933;height:5334" coordsize="54933,5334" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAprzkKyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xN0zgs2hlFZBs+iKAOxt6O5myLzaU0WVu/vRGEPd7v/y1Wg61FR62vHGtQ4wQEce5M&#10;xYWG79PnaAbCB2SDtWPScCUPq+Xz0wIz43o+UHcMhYgh7DPUUIbQZFL6vCSLfuwa4sidXWsxxLMt&#10;pGmxj+G2lpMkSaXFimNDiQ1tSsovxz+r4avHfv2mPrrd5by5/p6m+5+dIq1fX4b1O4hAQ/gXP9xb&#10;E+en86lSk1TN4f5TBEAubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAprzkKyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:shape id="Text Box 1695112608" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;width:54933;height:5334;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQ4Z48zQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdZOAwaauIgGxlPag9dLbNDsmodnZmN1q2l/fORQ8zsyb9963XI+uUxcaQuvZQDpL&#10;QBFX3rZcGzi+bx8WoEJEtth5JgM/FGC9mtwtsbD+ynu6HGKtxIRDgQaaGPtC61A15DDMfE8st5Mf&#10;HEYZh1rbAa9i7jqdJUmuHbYsCQ32VDZUfR2+nYGXcvuG+8/MLX67cvd62vTn48fcmPvpuHkCFWmM&#10;N/H/97OV+vnjPE2zPBMKYZIF6NUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANDhnjzN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27AE2B89" w14:textId="4E33C35C" w:rsidR="001948B0" w:rsidRPr="002673FA" w:rsidRDefault="001948B0" w:rsidP="001948B0">
+                          <w:pPr>
+                            <w:bidi w:val="0"/>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002673FA">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>© 202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="003A4F68">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="002673FA">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> The Author(s). Published by College of Science, University of Baghdad. This is an open-access article distributed under the terms of the Creative Commons Attribution 4.0 International License (</w:t>
+                          </w:r>
+                          <w:hyperlink r:id="rId14" w:history="1">
+                            <w:r w:rsidRPr="002673FA">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>https://creativecommons.org/licenses/by/4.0/</w:t>
+                            </w:r>
+                          </w:hyperlink>
+                          <w:r w:rsidRPr="002673FA">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">). </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="5FC8F8E4" w14:textId="77777777" w:rsidR="001948B0" w:rsidRDefault="001948B0" w:rsidP="001948B0"/>
+                      </w:txbxContent>
+                    </v:textbox>
+                  </v:shape>
+                  <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                    <v:stroke joinstyle="miter"/>
+                    <v:formulas>
+                      <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                      <v:f eqn="sum @0 1 0"/>
+                      <v:f eqn="sum 0 0 @1"/>
+                      <v:f eqn="prod @2 1 2"/>
+                      <v:f eqn="prod @3 21600 pixelWidth"/>
+                      <v:f eqn="prod @3 21600 pixelHeight"/>
+                      <v:f eqn="sum @0 0 1"/>
+                      <v:f eqn="prod @6 1 2"/>
+                      <v:f eqn="prod @7 21600 pixelWidth"/>
+                      <v:f eqn="sum @8 21600 0"/>
+                      <v:f eqn="prod @7 21600 pixelHeight"/>
+                      <v:f eqn="sum @10 21600 0"/>
+                    </v:formulas>
+                    <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                    <o:lock v:ext="edit" aspectratio="t"/>
+                  </v:shapetype>
+                  <v:shape id="Picture 1695112609" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:49084;top:3511;width:4755;height:1536;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQUTlcxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/Y203ZYZjXKGA4GimNOfD6bsyk2l66JWr+9EQZ7vN//m85724gzdb52rCAdJiCIS6dr&#10;rhRsfz6eX0H4gKyxcUwKruRhPnt8mGKh3YW/6bwJlYgh7AtUYEJoCyl9aciiH7qWOHIH11kM8ewq&#10;qTu8xHDbyCxJcmmx5thgsKV3Q+Vxc7IKVsvD/noyfvH1suM8+c1oQce1Uk+D/m0CIlAf/sV/7k8d&#10;5+fjUZpmeZbC/acIgJzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABBROVzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                    <v:imagedata r:id="rId15" o:title=""/>
+                  </v:shape>
+                </v:group>
+                <v:line id="Straight Connector 1695112611" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1024,438" to="53327,438" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8GfmhxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9c2qDF1WVDhoJ7KNjpB7g1ZxNtLrWJW/32RhB8vN//W21mP4gjTdEF1lAuChDEXTCO&#10;ew2vL49XtyBiQjY4BCYN3xRhsz4/W2FtwolbOu5TL3IIxxo12JTGWsrYWfIYF2EkztxbmDymfE69&#10;NBOecrgfpCqKSnp0nBssjrS11H3sv7yG92cVHua4s7vP60OzdUXrmqbV+vJivr8DkWhO/+I/95PJ&#10;86vlTVmqSin4/SkDINc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPwZ+aHHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3040]" strokeweight="1pt"/>
+                <w10:wrap type="square"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:p w14:paraId="261C29B2" w14:textId="13CCE8F2" w:rsidR="000A1E31" w:rsidRPr="00970C3A" w:rsidRDefault="00926237" w:rsidP="004810BC">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="24"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <m:t>x</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:r>
                 <m:rPr>
@@ -2282,465 +2741,146 @@
                 </w:rPr>
                 <m:t>a</m:t>
               </m:r>
             </m:den>
           </m:f>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <m:t xml:space="preserve">                                                                                                               </m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <m:t>(1)</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="0A24465D" w14:textId="77777777" w:rsidR="00970C3A" w:rsidRDefault="00970C3A" w:rsidP="004810BC">
+    <w:p w14:paraId="0A24465D" w14:textId="3C68A553" w:rsidR="00970C3A" w:rsidRDefault="00970C3A" w:rsidP="004810BC">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E393EDE" w14:textId="77777777" w:rsidR="00970C3A" w:rsidRPr="00970C3A" w:rsidRDefault="00970C3A" w:rsidP="004810BC">
-[...331 lines deleted...]
-    <w:p w14:paraId="7F032B00" w14:textId="7E87C3DF" w:rsidR="00926237" w:rsidRPr="009D0A61" w:rsidRDefault="00926237" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="7F032B00" w14:textId="5F9685D6" w:rsidR="00926237" w:rsidRPr="009D0A61" w:rsidRDefault="00926237" w:rsidP="00ED4EB8">
       <w:pPr>
         <w:pStyle w:val="IEEEHeading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Experimental </w:t>
       </w:r>
       <w:r w:rsidR="00ED4EB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DF9ACD" w14:textId="77777777" w:rsidR="00E27EDD" w:rsidRDefault="00E27EDD" w:rsidP="00E27EDD">
+    <w:p w14:paraId="19DF9ACD" w14:textId="502E9727" w:rsidR="00E27EDD" w:rsidRDefault="00E27EDD" w:rsidP="00E27EDD">
       <w:pPr>
         <w:pStyle w:val="IEEEHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059575E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>The used materials and methods section should contain sufficient detail. It may be divided into headed subsections if several methods are described.</w:t>
+        <w:t xml:space="preserve">The used materials and methods section should contain sufficient detail. It may be divided into </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5450B">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subsections with headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059575E">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if several methods are described.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCA52FC" w14:textId="67F85D28" w:rsidR="00E27EDD" w:rsidRPr="00ED6603" w:rsidRDefault="00E27EDD" w:rsidP="00EE6380">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A0D13D" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRDefault="005C2FD4" w:rsidP="005C2FD4">
       <w:pPr>
         <w:pStyle w:val="IEEETableCaption"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:smallCaps w:val="0"/>
           <w:sz w:val="22"/>
@@ -2802,193 +2942,187 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="2865"/>
         <w:gridCol w:w="2576"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C2FD4" w:rsidRPr="00277F72" w14:paraId="08B03138" w14:textId="77777777" w:rsidTr="009A14FA">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D422D67" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableHeaderLeft-Justified"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5433B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Font Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8141" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED47C46" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableHeaderCentered"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5433B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Appearance (in Time New Roman or Times)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C2FD4" w:rsidRPr="00277F72" w14:paraId="049DF263" w14:textId="77777777" w:rsidTr="009A14FA">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A5CF620" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableCell"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B5B2017" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableHeaderLeft-Justified"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5433B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Regular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41EACC80" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableHeaderLeft-Justified"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5433B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B4228A" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRPr="00E5433B" w:rsidRDefault="005C2FD4" w:rsidP="00CB3C0A">
             <w:pPr>
               <w:pStyle w:val="IEEETableHeaderLeft-Justified"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5433B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Italic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C2FD4" w:rsidRPr="00277F72" w14:paraId="55324109" w14:textId="77777777" w:rsidTr="009A14FA">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
@@ -3674,63 +3808,63 @@
       <w:r w:rsidRPr="005E5707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005E5707">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section headings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C906423" w14:textId="50D95B92" w:rsidR="005C2FD4" w:rsidRDefault="005E5707" w:rsidP="005E5707">
+    <w:p w14:paraId="7C906423" w14:textId="5EC895BA" w:rsidR="005C2FD4" w:rsidRDefault="005E5707" w:rsidP="005E5707">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5707">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>No more than 3 levels of headings should be used.  All headings must be in 12pt bold font. Only the first word in a heading must be capitalized letter.</w:t>
+        <w:t>No more than 3 levels of headings should be used.  All headings must be in 12pt bold font. Only the first word in a heading must be capitalized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F21639" w14:textId="77777777" w:rsidR="005C2FD4" w:rsidRDefault="005C2FD4" w:rsidP="005C2FD4">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="145D154B" w14:textId="442AD1D9" w:rsidR="008C17F4" w:rsidRPr="009D0A61" w:rsidRDefault="00434D21" w:rsidP="00ED4EB8">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
@@ -3746,139 +3880,219 @@
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Results and </w:t>
       </w:r>
       <w:r w:rsidR="00ED4EB8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="005119B1" w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>iscussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52069432" w14:textId="1A92FD40" w:rsidR="008C17F4" w:rsidRDefault="005C029E" w:rsidP="00AE174A">
+    <w:p w14:paraId="52069432" w14:textId="32EA9584" w:rsidR="008C17F4" w:rsidRDefault="005C029E" w:rsidP="00AE174A">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C029E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">The results and discussion should be presented in one combined section. </w:t>
       </w:r>
       <w:r w:rsidR="00493227" w:rsidRPr="00493227">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figures and tables must be positioned at the centre of the page. Large figures and tables may take the whole page, must take the page border in consideration. Graphics may be full </w:t>
+        <w:t xml:space="preserve">Figures and tables must be positioned at the centre of the page. Large figures and tables may take the whole page, must </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5450B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>consider the page border</w:t>
+      </w:r>
+      <w:r w:rsidR="00493227" w:rsidRPr="00493227">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Graphics may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5450B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>full-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E5450B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>color</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E5450B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, high-resolution,</w:t>
+      </w:r>
+      <w:r w:rsidR="00493227" w:rsidRPr="00493227">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and without borders. Fig. 1 shows an example of accepted high-resolution </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00493227" w:rsidRPr="00493227">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>color</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00493227" w:rsidRPr="00493227">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with high resolution and without borders. Fig. 1 shows an example of accepted high-resolution </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3545C8" w14:textId="1EF94033" w:rsidR="00AE174A" w:rsidRDefault="00AE174A" w:rsidP="003C65A6">
+    <w:p w14:paraId="7A3545C8" w14:textId="5E0D6934" w:rsidR="00AE174A" w:rsidRPr="00F45A4C" w:rsidRDefault="00AE174A" w:rsidP="003C65A6">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE174A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Figures must be numbered using Arabic numerals.  Figure captions must be in 11 pt. bold, italic font inside the body of the paragraph (e.g. </w:t>
       </w:r>
       <w:r w:rsidR="004F0D28" w:rsidRPr="004F0D28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE174A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>). The same as figure captions expect must be placed before associated tables, as shown in Table 1.</w:t>
+        <w:t>). The same as figure captions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE174A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expect must be placed before associated tables, as shown in Table 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A4C" w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The title</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A4C" w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45A4C" w:rsidRPr="00F45A4C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>figure ends in a full stop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C850A73" w14:textId="46EEBF8F" w:rsidR="005C029E" w:rsidRDefault="005C029E" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AD3286" w14:textId="7243E512" w:rsidR="008C17F4" w:rsidRDefault="007211E4" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -4051,64 +4265,76 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00FE2F3C" w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="00FE2F3C" w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1270CE" w14:textId="0166EADF" w:rsidR="00E11AEA" w:rsidRDefault="00E11AEA" w:rsidP="008337EB">
+    <w:p w14:paraId="1E1270CE" w14:textId="7F0293D4" w:rsidR="00E11AEA" w:rsidRDefault="00E11AEA" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11AEA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>In this section we welcome you to include a summary of the end results of your research. Font should be Times New Roman, 1</w:t>
+        <w:t>In this section</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11AEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we welcome you to include a summary of the results of your research. Font should be Times New Roman, 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11AEA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150F0A7E" w14:textId="70985813" w:rsidR="008C17F4" w:rsidRDefault="008C17F4" w:rsidP="00E11AEA">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413A08C3" w14:textId="43F82B37" w:rsidR="005F5419" w:rsidRPr="009D0A61" w:rsidRDefault="005F5419" w:rsidP="004466D7">
       <w:pPr>
@@ -4145,419 +4371,445 @@
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004466D7" w:rsidRPr="00951E3B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r w:rsidR="00FA09ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6F0B29" w14:textId="43D6F396" w:rsidR="005F5419" w:rsidRDefault="00FA09ED" w:rsidP="008337EB">
+    <w:p w14:paraId="6A6F0B29" w14:textId="6AFB879E" w:rsidR="005F5419" w:rsidRDefault="00FA09ED" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA09ED">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>The authors would like to thanks ... for sharing so-called insight and comments.</w:t>
+        <w:t xml:space="preserve">The authors would like to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>thank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA09ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>... for sharing so-called insight and comments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229EA417" w14:textId="77777777" w:rsidR="004466D7" w:rsidRDefault="004466D7" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="287C409C" w14:textId="03E4E42C" w:rsidR="00926680" w:rsidRPr="009D0A61" w:rsidRDefault="00926680" w:rsidP="00752C91">
+    <w:p w14:paraId="287C409C" w14:textId="3FA3D8F5" w:rsidR="00926680" w:rsidRPr="009D0A61" w:rsidRDefault="00926680" w:rsidP="00752C91">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of </w:t>
       </w:r>
-      <w:r w:rsidR="00752C91">
+      <w:r w:rsidR="000161CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nterest</w:t>
       </w:r>
       <w:r w:rsidR="00FA09ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00FA09ED" w:rsidRPr="00FA09ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Mandatory</w:t>
       </w:r>
       <w:r w:rsidR="00FA09ED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CDB57E" w14:textId="41C76528" w:rsidR="00926680" w:rsidRDefault="00926680" w:rsidP="008337EB">
+    <w:p w14:paraId="15CDB57E" w14:textId="538EE306" w:rsidR="00926680" w:rsidRDefault="00BA0830" w:rsidP="008337EB">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00926680">
-[...3 lines deleted...]
-        <w:t>Authors declare that they have no conflict of interest.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00926680" w:rsidRPr="00926680">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare that they have no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410C1A6E" w14:textId="12755254" w:rsidR="00C32297" w:rsidRDefault="00C32297" w:rsidP="008337EB">
+    <w:p w14:paraId="5A4B38AF" w14:textId="07E30D41" w:rsidR="004C7D19" w:rsidRPr="00951E3B" w:rsidRDefault="004C7D19" w:rsidP="004C7D19">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B" w:rsidRPr="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CA74DB" w14:textId="77777777" w:rsidR="004C7D19" w:rsidRPr="004C7D19" w:rsidRDefault="004C7D19" w:rsidP="00951E3B">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7D19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This study was funded by X (grant number X).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44226695" w14:textId="77777777" w:rsidR="00384252" w:rsidRDefault="00384252" w:rsidP="004C7D19">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F99E4A" w14:textId="512AFD9F" w:rsidR="004C7D19" w:rsidRPr="00951E3B" w:rsidRDefault="004C7D19" w:rsidP="00297C61">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ethical </w:t>
+      </w:r>
+      <w:r w:rsidR="00297C61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pproval </w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B" w:rsidRPr="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00951E3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E41903" w14:textId="7F65D37E" w:rsidR="00FA09ED" w:rsidRPr="004C7D19" w:rsidRDefault="004C7D19" w:rsidP="00951E3B">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7D19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This article does not contain any studies with human participants or animals performed by any of the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F00902F" w14:textId="73A80B8D" w:rsidR="004C7D19" w:rsidRPr="00262D62" w:rsidRDefault="004C7D19" w:rsidP="004C7D19">
+      <w:pPr>
+        <w:pStyle w:val="IEEEParagraph"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C66E58" w14:textId="65BA143A" w:rsidR="006F2D90" w:rsidRPr="006F2D90" w:rsidRDefault="008C17F4" w:rsidP="006F2D90">
       <w:pPr>
         <w:pStyle w:val="IEEEHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:i w:val="0"/>
-[...184 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0A61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C81EA5" w14:textId="42B4B173" w:rsidR="00090874" w:rsidRDefault="00262D62" w:rsidP="00C74D3F">
+    <w:p w14:paraId="687741A0" w14:textId="7E834C6C" w:rsidR="006F2D90" w:rsidRPr="006F2D90" w:rsidRDefault="006F2D90" w:rsidP="006F2D90">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2D90">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>References should be formatted using the Vancouver citation style (numbered format).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C81EA5" w14:textId="784F1962" w:rsidR="00090874" w:rsidRDefault="00262D62" w:rsidP="006F2D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The heading of the </w:t>
       </w:r>
       <w:r w:rsidR="00C74D3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eferences section must not be numbered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0449B751" w14:textId="67517D42" w:rsidR="00486B89" w:rsidRDefault="00090874" w:rsidP="001D55E5">
+    <w:p w14:paraId="0449B751" w14:textId="3A12D893" w:rsidR="00486B89" w:rsidRDefault="00090874" w:rsidP="001D55E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4571,1170 +4823,1115 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00EB7045">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and are written according to the Journal's style</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00486B89">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...13 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00090874">
+        <w:t>more than</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All reference items must be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C74D3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2D90" w:rsidRPr="006F2D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C74D3F" w:rsidRPr="00C74D3F">
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C74D3F">
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2D90" w:rsidRPr="006F2D90">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00486B89" w:rsidRPr="00C74D3F">
+        </w:rPr>
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00090874">
+        </w:rPr>
+        <w:t>written according to the Journal's style</w:t>
+      </w:r>
+      <w:r w:rsidR="00486B89">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E32CD56" w14:textId="77777777" w:rsidR="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
-[...59 lines deleted...]
-    <w:p w14:paraId="548B20EE" w14:textId="379BE760" w:rsidR="00262D62" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="55AB54DB" w14:textId="43F81F56" w:rsidR="00090874" w:rsidRDefault="00090874" w:rsidP="006F2D90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4EB8">
+      <w:r w:rsidRPr="00090874">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Number the reference items c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00090874" w:rsidRPr="00ED4EB8">
+        <w:t xml:space="preserve">All reference items must be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74D3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED4EB8">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>in 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74D3F" w:rsidRPr="00C74D3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74D3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt fon</w:t>
+      </w:r>
+      <w:r w:rsidR="00486B89" w:rsidRPr="00C74D3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090874">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787B298B" w14:textId="77777777" w:rsidR="00262D62" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="3E32CD56" w14:textId="77777777" w:rsidR="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="006F2D90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please use Regular and Italic styles to distinguish different fields as shown in the References section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D77666A" w14:textId="6E75B0E1" w:rsidR="00437889" w:rsidRDefault="00437889" w:rsidP="006F2D90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI for each reference must be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B20EE" w14:textId="379BE760" w:rsidR="00262D62" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">When referring to a reference item, please simply use the reference number, as in [2].  </w:t>
+        <w:t>Number the reference items c</w:t>
+      </w:r>
+      <w:r w:rsidR="00090874" w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onsecutively in square brackets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A699783" w14:textId="77777777" w:rsidR="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="787B298B" w14:textId="77777777" w:rsidR="00262D62" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED4EB8">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do not use “Ref. [3]” or “Reference [3]” except at the beginning of a sentence, e.g.  “Reference [3] shows …”.  </w:t>
+        <w:t xml:space="preserve">When referring to a reference item, please simply use the reference number, as in [2].  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B47A82" w14:textId="77777777" w:rsidR="00ED4EB8" w:rsidRPr="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00262D62">
+    <w:p w14:paraId="3A699783" w14:textId="77777777" w:rsidR="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Multiple references (not serial) are each numbered with separate coma (e.g. [2, 3]), while serial one like [1-3].</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use “Ref. [3]” or “Reference [3]” except at the beginning of a sentence, e.g.  “Reference [3] shows …”.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5346074C" w14:textId="7ACCACAF" w:rsidR="00262D62" w:rsidRPr="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="64B47A82" w14:textId="3FD9C0CE" w:rsidR="00ED4EB8" w:rsidRPr="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00262D62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4EB8">
+        <w:t xml:space="preserve">Multiple references (not serial) are each numbered with </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>separate coma (e.g. [2, 3]), while serial one like [1-3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5346074C" w14:textId="7ACCACAF" w:rsidR="00262D62" w:rsidRPr="00ED4EB8" w:rsidRDefault="00262D62" w:rsidP="00ED4EB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4EB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>50% of references are recent and are within the last five years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523803E4" w14:textId="7A67F9D3" w:rsidR="00DA79F5" w:rsidRDefault="00DA79F5" w:rsidP="00DA79F5">
+    <w:p w14:paraId="523803E4" w14:textId="7A67F9D3" w:rsidR="00DA79F5" w:rsidRPr="0018287E" w:rsidRDefault="00DA79F5" w:rsidP="00DA79F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA79F5">
-        <w:rPr>
+      <w:r w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IJP References style (format)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E80446" w14:textId="7C7439A8" w:rsidR="006A2925" w:rsidRPr="006A2925" w:rsidRDefault="006A2925" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A2925">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Papers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021E722F" w14:textId="3CF0E453" w:rsidR="006A2925" w:rsidRDefault="006A2925" w:rsidP="00C74D3F">
-      <w:pPr>
+    <w:p w14:paraId="021E722F" w14:textId="1A94EBA5" w:rsidR="006A2925" w:rsidRPr="0018287E" w:rsidRDefault="006A2925" w:rsidP="0018287E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial of Author’s first name Author’s Surname, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paper title, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal Name (Journal Name in an abbreviated format and italics) Vol. (in bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (issue no.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74D3F" w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>first page no. only</w:t>
       </w:r>
-      <w:r w:rsidR="00F53EEE">
-        <w:rPr>
+      <w:r w:rsidR="00F53EEE" w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Year of publication).</w:t>
       </w:r>
-      <w:r w:rsidR="00F53EEE">
-        <w:rPr>
+      <w:r w:rsidR="00F53EEE" w:rsidRPr="0018287E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> DOI</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB39C02" w14:textId="2232CA29" w:rsidR="006A2925" w:rsidRPr="00B944CE" w:rsidRDefault="00B944CE" w:rsidP="006A2925">
+    <w:p w14:paraId="794351BD" w14:textId="26A3ACC2" w:rsidR="006A2925" w:rsidRDefault="006A2925" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B944CE">
+    </w:p>
+    <w:p w14:paraId="702753EF" w14:textId="5ED6309A" w:rsidR="006A2925" w:rsidRPr="001C7DD7" w:rsidRDefault="00B944CE" w:rsidP="001C7DD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Books</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7DD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668072BE" w14:textId="4D921396" w:rsidR="006A2925" w:rsidRDefault="00B944CE" w:rsidP="006A2925">
+    <w:p w14:paraId="081BD3A6" w14:textId="5E20DD20" w:rsidR="007F357E" w:rsidRPr="00BA0830" w:rsidRDefault="007F357E" w:rsidP="007F357E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">  Initial of author’s first name    Author’s Surname     Title of the Book (in italics) (Country Name:  Publisher Name) (ed.) (in italics) Initial of Editor first name      Editor’s   Surname     Starting Page No.   (Year of publication).</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.H. Mohammed, E.T. Abdullah, Comparison between horizontal and vertical OFETs by using Poly (3-Hexylthiophene) (P3HT) as an active semiconductor layer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795B2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Iraqi J. Sci.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(5), 1040 (2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00BA0830">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          </w:rPr>
+          <w:t>https://doi.org/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA0830">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.20723/ijp.18.44.85-97</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794351BD" w14:textId="26A3ACC2" w:rsidR="006A2925" w:rsidRDefault="006A2925" w:rsidP="006A2925">
+    <w:p w14:paraId="6DA83844" w14:textId="77777777" w:rsidR="000161CE" w:rsidRPr="00BA0830" w:rsidRDefault="000161CE" w:rsidP="000161CE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="702753EF" w14:textId="77B4A6F1" w:rsidR="006A2925" w:rsidRPr="001C7DD7" w:rsidRDefault="00B944CE" w:rsidP="001C7DD7">
-[...36 lines deleted...]
-    <w:p w14:paraId="6B50D9F2" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="64AC49BC" w14:textId="77777777" w:rsidR="0018287E" w:rsidRPr="00BA0830" w:rsidRDefault="0018287E" w:rsidP="0018287E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
-        <w:rPr>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Papers</w:t>
+        <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C60723" w14:textId="6A8D6322" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001C7DD7">
+    <w:p w14:paraId="3C95C986" w14:textId="66B450B7" w:rsidR="00FF58A6" w:rsidRPr="00BA0830" w:rsidRDefault="00FF58A6" w:rsidP="00FF58A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:t>(2020).</w:t>
+        <w:t>Initial of Author’s first name Author’s Surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Book title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>. Edition. Place of publication: Publisher; Year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA3D1A8" w14:textId="485C396C" w:rsidR="001C7DD7" w:rsidRDefault="001F7BEA" w:rsidP="001C7DD7">
-[...150 lines deleted...]
-    <w:p w14:paraId="31595B9B" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="2A7BA66C" w14:textId="77777777" w:rsidR="0018287E" w:rsidRPr="00BA0830" w:rsidRDefault="0018287E" w:rsidP="001F7BEA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4C1C1101" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="4C1C1101" w14:textId="0F6F5C15" w:rsidR="001F7BEA" w:rsidRPr="00BA0830" w:rsidRDefault="001F7BEA" w:rsidP="00FF58A6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
+      <w:r w:rsidRPr="00BA0830">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">J. M. Smith, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7BEA">
+      <w:r w:rsidRPr="00BA0830">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Molecular Dynamics</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7BEA">
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Academic, New York, 1980), Vol. 2, p. 20. [published, use italic title; additional information (Vol., Chap., Sec., p., etc.) as appropriate]</w:t>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edition. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>New York</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>: Springer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1980</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF58A6" w:rsidRPr="00BA0830">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC53DCC" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08E0A8F5" w14:textId="63425749" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="0BD4EE17" w14:textId="68B0BE97" w:rsidR="001F7BEA" w:rsidRPr="001C7DD7" w:rsidRDefault="001F7BEA" w:rsidP="00BA0830">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
-        <w:rPr>
+      <w:r w:rsidRPr="001C7DD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">J. M. Smith, in </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA75AC" w14:textId="0B3905B5" w:rsidR="007904FE" w:rsidRPr="007904FE" w:rsidRDefault="007904FE" w:rsidP="007904FE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007904FE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author(s). Title of paper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007904FE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...55 lines deleted...]
-        <w:t>]</w:t>
+        </w:rPr>
+        <w:t>In: Title of conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007904FE">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>; Date; Place. Place of publication: Publisher; Year. p. pages.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBE7D92" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="2D30831D" w14:textId="6BB0F1F7" w:rsidR="007904FE" w:rsidRDefault="007904FE" w:rsidP="001F7BEA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D00CC9C" w14:textId="77777777" w:rsidR="00E44672" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="27C10F3E" w14:textId="358E3FC0" w:rsidR="006A2925" w:rsidRDefault="001F7BEA" w:rsidP="007904FE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F7BEA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">J. M. Smith, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E44672">
+        <w:t xml:space="preserve">J. M. Smith, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7DD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Molecular Dynamics</w:t>
+        <w:t>Proceedings of the International Conference on Low Temperature Physics, Madison, 19</w:t>
+      </w:r>
+      <w:r w:rsidR="000A236B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7DD7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7BEA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Academic, New York, in press). </w:t>
+        <w:t>, edited by C. Brown (University of Wisconsin, Madison, 19</w:t>
+      </w:r>
+      <w:r w:rsidR="000A236B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F7BEA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8), p. 201. [published, use italic title; edited form as above]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE41736" w14:textId="5D14B01D" w:rsidR="001F7BEA" w:rsidRPr="001F7BEA" w:rsidRDefault="001F7BEA" w:rsidP="00E44672">
+    <w:p w14:paraId="29B88CE2" w14:textId="280185C8" w:rsidR="006A2925" w:rsidRDefault="006A2925" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0BD4EE17" w14:textId="77777777" w:rsidR="001F7BEA" w:rsidRPr="001C7DD7" w:rsidRDefault="001F7BEA" w:rsidP="00ED4EB8">
+    <w:p w14:paraId="5D760EAA" w14:textId="1601E203" w:rsidR="006A2925" w:rsidRPr="000A236B" w:rsidRDefault="000A236B" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C7DD7">
+      <w:r w:rsidRPr="000A236B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Proceedings</w:t>
+        <w:t>Theses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C10F3E" w14:textId="71544168" w:rsidR="006A2925" w:rsidRDefault="001F7BEA" w:rsidP="001F7BEA">
+    <w:p w14:paraId="61484F8D" w14:textId="5406597E" w:rsidR="000A236B" w:rsidRDefault="000A236B" w:rsidP="000A236B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7BEA">
+      <w:r w:rsidRPr="000A236B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J. M. Smith, in </w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>J. M. Jansen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Proceedings of the International Conference on Low Temperature Physics, Madison, 19</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> Ph.D. thesis, Michigan </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0830">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F7BEA">
+        <w:t xml:space="preserve"> University, </w:t>
+      </w:r>
+      <w:r w:rsidR="00570EC2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, edited by C. Brown (University of Wisconsin, Madison, 19</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A236B">
+        <w:t xml:space="preserve">Country, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> Ph.D. thesis, Michigan state University, 2009.</w:t>
+        <w:t>2009.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261530FC" w14:textId="16050CB7" w:rsidR="006A2925" w:rsidRDefault="006A2925" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AC581CD" w14:textId="77777777" w:rsidR="006A2925" w:rsidRPr="00DA79F5" w:rsidRDefault="006A2925" w:rsidP="006A2925">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -5842,78 +6039,64 @@
       </w:r>
       <w:r w:rsidRPr="00C90587">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:cs/>
           <w:lang w:eastAsia="en-GB" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90587">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C90587">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">و </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>المؤلف</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C90587">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> الثاني</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90587">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:cs/>
           <w:lang w:eastAsia="en-GB" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -6190,220 +6373,277 @@
       <w:r w:rsidRPr="002D65C6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الكلمات المفتاحيه:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="en-GB" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t xml:space="preserve"> تتحدد بخمسة كلمات فقط. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BE09D7" w14:textId="0C6AAAC2" w:rsidR="00014B70" w:rsidRDefault="00014B70" w:rsidP="00014B70">
+    <w:p w14:paraId="22BE09D7" w14:textId="6BE81597" w:rsidR="00014B70" w:rsidRDefault="00014B70" w:rsidP="00014B70">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00014B70" w:rsidSect="00F32F5A">
+    <w:p w14:paraId="0A968A96" w14:textId="77777777" w:rsidR="00F45A4C" w:rsidRDefault="00F45A4C" w:rsidP="00F45A4C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A72738" w14:textId="77777777" w:rsidR="00F45A4C" w:rsidRPr="00F45A4C" w:rsidRDefault="00F45A4C" w:rsidP="00F45A4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CC96E5" w14:textId="77777777" w:rsidR="00E87D33" w:rsidRDefault="00E87D33" w:rsidP="00E87D33">
+      <w:pPr>
+        <w:pStyle w:val="EndNoteBibliography"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538C21CE" w14:textId="77777777" w:rsidR="00E87D33" w:rsidRDefault="00E87D33" w:rsidP="00E87D33">
+      <w:pPr>
+        <w:pStyle w:val="EndNoteBibliography"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E8ADD6" w14:textId="26F2841E" w:rsidR="007B721F" w:rsidRDefault="007B721F" w:rsidP="007B721F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007B721F" w:rsidSect="00F32F5A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="709"/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="755282CF" w14:textId="77777777" w:rsidR="001A5797" w:rsidRDefault="001A5797" w:rsidP="009A3ED0">
+    <w:p w14:paraId="656D6677" w14:textId="77777777" w:rsidR="001F6432" w:rsidRDefault="001F6432" w:rsidP="009A3ED0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A00F58" w14:textId="77777777" w:rsidR="001A5797" w:rsidRDefault="001A5797" w:rsidP="009A3ED0">
+    <w:p w14:paraId="071CADCA" w14:textId="77777777" w:rsidR="001F6432" w:rsidRDefault="001F6432" w:rsidP="009A3ED0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TimesNewRomanPSMT">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="TimesNewRomanPSMT">
+    <w:altName w:val="MS Gothic"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Swiss 721 BT">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51C86F49" w14:textId="77777777" w:rsidR="00E877EC" w:rsidRDefault="00BF1286" w:rsidP="000311BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:bidi w:val="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E877EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -6415,51 +6655,51 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="11622F0B" w14:textId="77777777" w:rsidR="00E877EC" w:rsidRDefault="00E877EC" w:rsidP="00835F1D">
     <w:pPr>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4818244E" w14:textId="77777777" w:rsidR="00E877EC" w:rsidRDefault="00BF1286" w:rsidP="000311BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
       <w:bidi w:val="0"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E877EC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6472,70 +6712,70 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="61359E53" w14:textId="77777777" w:rsidR="00E877EC" w:rsidRDefault="00E877EC" w:rsidP="00225B8C">
     <w:pPr>
       <w:rPr>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75ADC916" w14:textId="77777777" w:rsidR="001A5797" w:rsidRDefault="001A5797" w:rsidP="009A3ED0">
+    <w:p w14:paraId="1C775663" w14:textId="77777777" w:rsidR="001F6432" w:rsidRDefault="001F6432" w:rsidP="009A3ED0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="061411D9" w14:textId="77777777" w:rsidR="001A5797" w:rsidRDefault="001A5797" w:rsidP="009A3ED0">
+    <w:p w14:paraId="2CF1FA31" w14:textId="77777777" w:rsidR="001F6432" w:rsidRDefault="001F6432" w:rsidP="009A3ED0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B94F5A6" w14:textId="171A0514" w:rsidR="00E877EC" w:rsidRPr="00C32297" w:rsidRDefault="00C641CE" w:rsidP="00ED4EB8">
     <w:pPr>
       <w:pStyle w:val="IEEEAuthorName"/>
       <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E35F6F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Iraqi Journal of </w:t>
     </w:r>
@@ -6625,144 +6865,104 @@
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidRPr="00E35F6F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00C45DE0" w:rsidRPr="00C45DE0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve">First </w:t>
+      <w:t>First Author and Second Author</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48B5DF37" w14:textId="11E325A3" w:rsidR="00E877EC" w:rsidRPr="00E85C8B" w:rsidRDefault="00E90319" w:rsidP="004E3820">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48B5DF37" w14:textId="4A23DD42" w:rsidR="00E877EC" w:rsidRPr="00E85C8B" w:rsidRDefault="00E90319" w:rsidP="004E3820">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A56398">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Iraqi Journal of Physics,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="004E3820">
+    <w:r w:rsidR="00C7422B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r w:rsidR="002D65C6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -6831,73 +7031,75 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00092C0E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
     <w:r w:rsidRPr="00A56398">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00A56398">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>No.</w:t>
     </w:r>
     <w:r w:rsidR="00092C0E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>xx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00A56398">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, PP.</w:t>
     </w:r>
     <w:r w:rsidR="00D70BEB">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00092C0E">
       <w:rPr>
         <w:b/>
@@ -6914,51 +7116,51 @@
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00092C0E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="023E2E4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="933AB262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="IEEEHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -7166,50 +7368,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C3B779C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC80E5EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10DD10F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76644C32"/>
     <w:lvl w:ilvl="0" w:tplc="D60E8136">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-66" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="654" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -7254,51 +7569,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4254" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4974" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5694" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13543722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35A453C2"/>
     <w:lvl w:ilvl="0" w:tplc="0C125608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7346,51 +7661,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C6507A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F74CAA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26815700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="407C36C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7435,51 +7863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D649AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5085702"/>
     <w:lvl w:ilvl="0" w:tplc="DBCE1A06">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7547,51 +7975,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361E5D13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DA4C05E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CF71298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8116BC6E"/>
     <w:lvl w:ilvl="0" w:tplc="6A629152">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1860"/>
         </w:tabs>
         <w:ind w:left="1860" w:hanging="1140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7663,51 +8177,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46015BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94388E74"/>
     <w:lvl w:ilvl="0" w:tplc="74E60412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="495"/>
         </w:tabs>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04010019">
       <w:start w:val="1"/>
@@ -7784,51 +8298,51 @@
     <w:lvl w:ilvl="7" w:tplc="04010019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0401001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50232215"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63FA065A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="IEEEHeading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="288" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
@@ -7945,51 +8459,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E2454AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A76C8B18"/>
+    <w:lvl w:ilvl="0" w:tplc="2B42D298">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6888775E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE96D07C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="474" w:hanging="474"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:w w:val="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8064,1003 +8691,1106 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="768240221">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1640187931">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1301376962">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="643002475">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1724400684">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2104064486">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="848831171">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="84696333">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1066536538">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1581131859">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1667126635">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="307441276">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="352075049">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1995063697">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1456867896">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:gutterAtTop/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzE2NbE0MzI2swACMyUdpeDU4uLM/DyQAkODWgC/otdLLQAAAA=="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzE2NbE0MzI2swACMyUdpeDU4uLM/DyQAkPjWgB88fpgLQAAAA=="/>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;1&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Iraqi Journal of Physics&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Times New Roman&lt;/FontName&gt;&lt;FontSize&gt;12&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;432&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;zrvw0vsfkrsfwqe92v35t2vmvv90vrzsed29&quot;&gt;ijp&lt;record-ids&gt;&lt;item&gt;203&lt;/item&gt;&lt;item&gt;204&lt;/item&gt;&lt;item&gt;205&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009A3ED0"/>
     <w:rsid w:val="0000113C"/>
     <w:rsid w:val="00001EA6"/>
+    <w:rsid w:val="00004319"/>
     <w:rsid w:val="00007CAA"/>
     <w:rsid w:val="00011233"/>
     <w:rsid w:val="00014B70"/>
+    <w:rsid w:val="000161CE"/>
     <w:rsid w:val="00023853"/>
     <w:rsid w:val="00024D32"/>
     <w:rsid w:val="00025F90"/>
     <w:rsid w:val="000264DC"/>
     <w:rsid w:val="000311BA"/>
     <w:rsid w:val="00032FDF"/>
     <w:rsid w:val="00033397"/>
     <w:rsid w:val="000355D8"/>
     <w:rsid w:val="00036DE6"/>
     <w:rsid w:val="00037300"/>
     <w:rsid w:val="00041C52"/>
     <w:rsid w:val="00042EB9"/>
     <w:rsid w:val="000436EA"/>
     <w:rsid w:val="00043898"/>
     <w:rsid w:val="0004594B"/>
     <w:rsid w:val="0004632E"/>
     <w:rsid w:val="0005340B"/>
     <w:rsid w:val="00054305"/>
     <w:rsid w:val="000629D5"/>
     <w:rsid w:val="00070099"/>
     <w:rsid w:val="000734EA"/>
     <w:rsid w:val="00074332"/>
     <w:rsid w:val="00080EF6"/>
     <w:rsid w:val="000823E0"/>
     <w:rsid w:val="00085F2A"/>
     <w:rsid w:val="00086349"/>
     <w:rsid w:val="00086444"/>
     <w:rsid w:val="0008686A"/>
     <w:rsid w:val="00090874"/>
     <w:rsid w:val="0009199A"/>
     <w:rsid w:val="0009285D"/>
     <w:rsid w:val="00092C0E"/>
     <w:rsid w:val="000954AF"/>
     <w:rsid w:val="00096017"/>
     <w:rsid w:val="000A0B71"/>
     <w:rsid w:val="000A1E31"/>
     <w:rsid w:val="000A236B"/>
     <w:rsid w:val="000B10AB"/>
     <w:rsid w:val="000C0A7F"/>
     <w:rsid w:val="000C106F"/>
     <w:rsid w:val="000C1325"/>
+    <w:rsid w:val="000C3AE2"/>
     <w:rsid w:val="000C6846"/>
     <w:rsid w:val="000D0750"/>
+    <w:rsid w:val="000D1C3D"/>
     <w:rsid w:val="000D2785"/>
     <w:rsid w:val="000D4C24"/>
     <w:rsid w:val="000D57A0"/>
+    <w:rsid w:val="000E76C9"/>
     <w:rsid w:val="000F277C"/>
     <w:rsid w:val="000F3181"/>
     <w:rsid w:val="000F5A3F"/>
     <w:rsid w:val="000F5ADC"/>
     <w:rsid w:val="000F7CBE"/>
+    <w:rsid w:val="000F7FA2"/>
     <w:rsid w:val="000F7FF7"/>
     <w:rsid w:val="001024BF"/>
     <w:rsid w:val="00104DFA"/>
     <w:rsid w:val="00105289"/>
+    <w:rsid w:val="0010534A"/>
     <w:rsid w:val="00110064"/>
     <w:rsid w:val="00113F59"/>
     <w:rsid w:val="00114225"/>
+    <w:rsid w:val="00117E12"/>
     <w:rsid w:val="001314BF"/>
     <w:rsid w:val="001315D2"/>
     <w:rsid w:val="00134F77"/>
     <w:rsid w:val="00137159"/>
     <w:rsid w:val="00137318"/>
     <w:rsid w:val="00142467"/>
     <w:rsid w:val="00142594"/>
     <w:rsid w:val="0014509D"/>
     <w:rsid w:val="00145A0D"/>
     <w:rsid w:val="001515F5"/>
     <w:rsid w:val="00151D9A"/>
     <w:rsid w:val="0015209B"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="00162B8E"/>
     <w:rsid w:val="0016772A"/>
     <w:rsid w:val="00171FAA"/>
     <w:rsid w:val="00173614"/>
     <w:rsid w:val="001750EA"/>
     <w:rsid w:val="00176572"/>
     <w:rsid w:val="001801F4"/>
     <w:rsid w:val="00180D32"/>
     <w:rsid w:val="00181CB6"/>
     <w:rsid w:val="001823EA"/>
+    <w:rsid w:val="0018287E"/>
     <w:rsid w:val="0018293A"/>
+    <w:rsid w:val="00184646"/>
     <w:rsid w:val="00187C8E"/>
     <w:rsid w:val="00190151"/>
     <w:rsid w:val="00190FD1"/>
+    <w:rsid w:val="001948B0"/>
     <w:rsid w:val="00195665"/>
     <w:rsid w:val="001A345F"/>
     <w:rsid w:val="001A5797"/>
     <w:rsid w:val="001A6004"/>
     <w:rsid w:val="001A7815"/>
     <w:rsid w:val="001B37BE"/>
     <w:rsid w:val="001B42BF"/>
     <w:rsid w:val="001B636E"/>
     <w:rsid w:val="001C4793"/>
     <w:rsid w:val="001C6F59"/>
     <w:rsid w:val="001C787F"/>
     <w:rsid w:val="001C7DD7"/>
+    <w:rsid w:val="001D1A35"/>
     <w:rsid w:val="001D55E5"/>
     <w:rsid w:val="001E4F26"/>
     <w:rsid w:val="001E5FAF"/>
     <w:rsid w:val="001F221E"/>
+    <w:rsid w:val="001F6432"/>
     <w:rsid w:val="001F7BEA"/>
     <w:rsid w:val="002002C5"/>
     <w:rsid w:val="002007F3"/>
     <w:rsid w:val="002063E3"/>
     <w:rsid w:val="00206646"/>
     <w:rsid w:val="00222E93"/>
     <w:rsid w:val="00225B8C"/>
     <w:rsid w:val="00226988"/>
     <w:rsid w:val="00230293"/>
     <w:rsid w:val="002332AA"/>
     <w:rsid w:val="00234F5F"/>
     <w:rsid w:val="00241749"/>
     <w:rsid w:val="00242244"/>
     <w:rsid w:val="00244089"/>
     <w:rsid w:val="00244A7E"/>
+    <w:rsid w:val="002471F1"/>
     <w:rsid w:val="0024748A"/>
+    <w:rsid w:val="0026152F"/>
     <w:rsid w:val="00262D62"/>
     <w:rsid w:val="002633A2"/>
     <w:rsid w:val="00264318"/>
     <w:rsid w:val="00267243"/>
     <w:rsid w:val="00270568"/>
     <w:rsid w:val="0027300D"/>
+    <w:rsid w:val="00274C54"/>
     <w:rsid w:val="00283425"/>
     <w:rsid w:val="0028745B"/>
     <w:rsid w:val="00290E76"/>
     <w:rsid w:val="00292820"/>
     <w:rsid w:val="00293D3F"/>
     <w:rsid w:val="00294A40"/>
     <w:rsid w:val="00295B94"/>
     <w:rsid w:val="00297C61"/>
+    <w:rsid w:val="002A080F"/>
     <w:rsid w:val="002A35A2"/>
     <w:rsid w:val="002B1E4C"/>
     <w:rsid w:val="002B22D7"/>
     <w:rsid w:val="002B2B80"/>
     <w:rsid w:val="002B2F01"/>
     <w:rsid w:val="002B33CF"/>
     <w:rsid w:val="002B4102"/>
     <w:rsid w:val="002B688E"/>
+    <w:rsid w:val="002C157E"/>
     <w:rsid w:val="002C3A0C"/>
     <w:rsid w:val="002C42A2"/>
     <w:rsid w:val="002C79B9"/>
+    <w:rsid w:val="002D03AF"/>
     <w:rsid w:val="002D65C6"/>
     <w:rsid w:val="002E135D"/>
     <w:rsid w:val="002F416D"/>
     <w:rsid w:val="002F4256"/>
     <w:rsid w:val="002F6469"/>
     <w:rsid w:val="003031E9"/>
     <w:rsid w:val="003041D6"/>
     <w:rsid w:val="00313960"/>
     <w:rsid w:val="00313F5C"/>
+    <w:rsid w:val="00314984"/>
     <w:rsid w:val="003202B2"/>
     <w:rsid w:val="00320D85"/>
+    <w:rsid w:val="0033354C"/>
     <w:rsid w:val="00335457"/>
     <w:rsid w:val="00345BB2"/>
     <w:rsid w:val="003479DA"/>
     <w:rsid w:val="0035586B"/>
     <w:rsid w:val="003565EA"/>
     <w:rsid w:val="0035730C"/>
     <w:rsid w:val="00361E25"/>
     <w:rsid w:val="00364B50"/>
     <w:rsid w:val="0036616B"/>
     <w:rsid w:val="003661B7"/>
     <w:rsid w:val="0038038F"/>
+    <w:rsid w:val="00380399"/>
     <w:rsid w:val="003812BF"/>
     <w:rsid w:val="00381BB4"/>
     <w:rsid w:val="00383D67"/>
     <w:rsid w:val="00384252"/>
     <w:rsid w:val="0038551B"/>
     <w:rsid w:val="00387485"/>
     <w:rsid w:val="0039281C"/>
     <w:rsid w:val="00395A27"/>
+    <w:rsid w:val="003A3A8E"/>
     <w:rsid w:val="003A3B30"/>
+    <w:rsid w:val="003A4F68"/>
     <w:rsid w:val="003A55AF"/>
     <w:rsid w:val="003A65FA"/>
     <w:rsid w:val="003B21D0"/>
+    <w:rsid w:val="003B2BBB"/>
     <w:rsid w:val="003B3094"/>
     <w:rsid w:val="003B61A4"/>
     <w:rsid w:val="003C1162"/>
     <w:rsid w:val="003C51A7"/>
     <w:rsid w:val="003C52BB"/>
     <w:rsid w:val="003C65A6"/>
     <w:rsid w:val="003D264A"/>
     <w:rsid w:val="003D2FF7"/>
     <w:rsid w:val="003D3EC3"/>
     <w:rsid w:val="003D60D1"/>
     <w:rsid w:val="003D6539"/>
+    <w:rsid w:val="003E2261"/>
     <w:rsid w:val="003F0AA6"/>
     <w:rsid w:val="003F4FF0"/>
     <w:rsid w:val="003F5864"/>
     <w:rsid w:val="003F5B67"/>
     <w:rsid w:val="003F79D6"/>
     <w:rsid w:val="003F7C49"/>
     <w:rsid w:val="004030BD"/>
     <w:rsid w:val="00424992"/>
     <w:rsid w:val="00424AF3"/>
     <w:rsid w:val="00425568"/>
     <w:rsid w:val="004262BB"/>
     <w:rsid w:val="004273CB"/>
     <w:rsid w:val="004306F2"/>
     <w:rsid w:val="00434D21"/>
     <w:rsid w:val="0043691D"/>
     <w:rsid w:val="004373AA"/>
     <w:rsid w:val="00437889"/>
     <w:rsid w:val="00440750"/>
     <w:rsid w:val="004422CA"/>
     <w:rsid w:val="00444DCA"/>
     <w:rsid w:val="004458FA"/>
     <w:rsid w:val="004466D7"/>
     <w:rsid w:val="004503D3"/>
     <w:rsid w:val="00450547"/>
     <w:rsid w:val="0045231B"/>
     <w:rsid w:val="00460FDC"/>
     <w:rsid w:val="00461285"/>
     <w:rsid w:val="00461D7C"/>
     <w:rsid w:val="00462484"/>
     <w:rsid w:val="0046620C"/>
     <w:rsid w:val="00466817"/>
     <w:rsid w:val="0046790E"/>
     <w:rsid w:val="00471521"/>
     <w:rsid w:val="00473372"/>
     <w:rsid w:val="004738CD"/>
     <w:rsid w:val="00474D14"/>
     <w:rsid w:val="004754E2"/>
     <w:rsid w:val="00476D8E"/>
     <w:rsid w:val="004810BC"/>
     <w:rsid w:val="00481631"/>
     <w:rsid w:val="00481AEF"/>
     <w:rsid w:val="00481BE4"/>
     <w:rsid w:val="00483562"/>
+    <w:rsid w:val="00486423"/>
     <w:rsid w:val="00486B89"/>
     <w:rsid w:val="00487D5C"/>
     <w:rsid w:val="00493227"/>
     <w:rsid w:val="004946E9"/>
     <w:rsid w:val="004A30C6"/>
     <w:rsid w:val="004A4FD3"/>
     <w:rsid w:val="004A57B2"/>
     <w:rsid w:val="004B0B56"/>
     <w:rsid w:val="004B2894"/>
     <w:rsid w:val="004B60E1"/>
     <w:rsid w:val="004B7DE4"/>
+    <w:rsid w:val="004C46E1"/>
     <w:rsid w:val="004C678A"/>
     <w:rsid w:val="004C7D19"/>
     <w:rsid w:val="004E08F2"/>
     <w:rsid w:val="004E3820"/>
     <w:rsid w:val="004E5DFE"/>
     <w:rsid w:val="004F0D28"/>
     <w:rsid w:val="004F1409"/>
     <w:rsid w:val="004F1983"/>
     <w:rsid w:val="004F3E0F"/>
     <w:rsid w:val="004F405F"/>
     <w:rsid w:val="004F6D4D"/>
     <w:rsid w:val="00502ABC"/>
     <w:rsid w:val="005037B2"/>
+    <w:rsid w:val="00506DBA"/>
     <w:rsid w:val="00507F64"/>
     <w:rsid w:val="0051043B"/>
     <w:rsid w:val="005119B1"/>
     <w:rsid w:val="0052131F"/>
     <w:rsid w:val="00522432"/>
     <w:rsid w:val="00522577"/>
     <w:rsid w:val="00522C85"/>
     <w:rsid w:val="0052308F"/>
     <w:rsid w:val="00523B4A"/>
     <w:rsid w:val="00525B41"/>
     <w:rsid w:val="00527F00"/>
     <w:rsid w:val="00532008"/>
     <w:rsid w:val="005329C1"/>
+    <w:rsid w:val="005333A6"/>
     <w:rsid w:val="00535024"/>
     <w:rsid w:val="00543156"/>
     <w:rsid w:val="00543E3F"/>
+    <w:rsid w:val="00547E32"/>
     <w:rsid w:val="00552220"/>
     <w:rsid w:val="005523F2"/>
     <w:rsid w:val="005601E1"/>
     <w:rsid w:val="00561812"/>
     <w:rsid w:val="00562FAC"/>
+    <w:rsid w:val="00570EC2"/>
     <w:rsid w:val="00580215"/>
     <w:rsid w:val="005806CF"/>
     <w:rsid w:val="00581CAA"/>
     <w:rsid w:val="0058407E"/>
     <w:rsid w:val="0058683C"/>
     <w:rsid w:val="0058760A"/>
+    <w:rsid w:val="00590541"/>
     <w:rsid w:val="005917F7"/>
     <w:rsid w:val="00593A59"/>
     <w:rsid w:val="005A4119"/>
     <w:rsid w:val="005A6850"/>
     <w:rsid w:val="005B13BE"/>
     <w:rsid w:val="005B3288"/>
     <w:rsid w:val="005B7026"/>
     <w:rsid w:val="005C029E"/>
     <w:rsid w:val="005C1EB2"/>
     <w:rsid w:val="005C2FD4"/>
     <w:rsid w:val="005C3595"/>
     <w:rsid w:val="005C4835"/>
     <w:rsid w:val="005C5E86"/>
     <w:rsid w:val="005C63B0"/>
     <w:rsid w:val="005C7E04"/>
     <w:rsid w:val="005D50A2"/>
     <w:rsid w:val="005D5DC3"/>
     <w:rsid w:val="005E0BCC"/>
     <w:rsid w:val="005E2713"/>
     <w:rsid w:val="005E3BD8"/>
     <w:rsid w:val="005E5707"/>
     <w:rsid w:val="005E69D3"/>
     <w:rsid w:val="005E7AA9"/>
     <w:rsid w:val="005F13AB"/>
     <w:rsid w:val="005F20A9"/>
     <w:rsid w:val="005F51A4"/>
     <w:rsid w:val="005F5419"/>
     <w:rsid w:val="005F5D0F"/>
     <w:rsid w:val="0060266C"/>
     <w:rsid w:val="006073D0"/>
     <w:rsid w:val="00612EF8"/>
     <w:rsid w:val="006147B0"/>
     <w:rsid w:val="0061686C"/>
     <w:rsid w:val="00624154"/>
     <w:rsid w:val="006301CF"/>
     <w:rsid w:val="00630A12"/>
     <w:rsid w:val="0063136F"/>
+    <w:rsid w:val="006361CD"/>
     <w:rsid w:val="0063742C"/>
     <w:rsid w:val="006379AE"/>
     <w:rsid w:val="00645B85"/>
     <w:rsid w:val="00646587"/>
     <w:rsid w:val="00647B39"/>
     <w:rsid w:val="00650D27"/>
     <w:rsid w:val="00652446"/>
     <w:rsid w:val="00657611"/>
     <w:rsid w:val="00671C93"/>
     <w:rsid w:val="00671E98"/>
     <w:rsid w:val="00674A59"/>
     <w:rsid w:val="00680E9F"/>
     <w:rsid w:val="0068202C"/>
     <w:rsid w:val="00682739"/>
     <w:rsid w:val="00684D58"/>
     <w:rsid w:val="006918EB"/>
     <w:rsid w:val="006A20DC"/>
     <w:rsid w:val="006A2925"/>
     <w:rsid w:val="006A45A6"/>
     <w:rsid w:val="006B7C27"/>
+    <w:rsid w:val="006C31CC"/>
     <w:rsid w:val="006C3828"/>
     <w:rsid w:val="006D198C"/>
     <w:rsid w:val="006D536D"/>
+    <w:rsid w:val="006D6E18"/>
     <w:rsid w:val="006E73C5"/>
+    <w:rsid w:val="006F2D90"/>
     <w:rsid w:val="006F7C78"/>
     <w:rsid w:val="00701701"/>
     <w:rsid w:val="007021EC"/>
     <w:rsid w:val="00710085"/>
     <w:rsid w:val="00711312"/>
     <w:rsid w:val="00714463"/>
     <w:rsid w:val="007211E4"/>
     <w:rsid w:val="00721511"/>
     <w:rsid w:val="00721F70"/>
     <w:rsid w:val="007239CC"/>
     <w:rsid w:val="00724DC7"/>
+    <w:rsid w:val="007263E8"/>
     <w:rsid w:val="00727AF4"/>
+    <w:rsid w:val="0073061F"/>
     <w:rsid w:val="00736C69"/>
     <w:rsid w:val="0075020F"/>
     <w:rsid w:val="00752C91"/>
     <w:rsid w:val="00753174"/>
     <w:rsid w:val="007559B1"/>
     <w:rsid w:val="00762202"/>
     <w:rsid w:val="00762C5A"/>
     <w:rsid w:val="0077567A"/>
     <w:rsid w:val="007756AC"/>
     <w:rsid w:val="00775A90"/>
     <w:rsid w:val="00775CF4"/>
     <w:rsid w:val="00776176"/>
     <w:rsid w:val="00783B70"/>
     <w:rsid w:val="007857A2"/>
+    <w:rsid w:val="007904FE"/>
     <w:rsid w:val="00790967"/>
+    <w:rsid w:val="00795B2D"/>
     <w:rsid w:val="007A0453"/>
     <w:rsid w:val="007A67C0"/>
     <w:rsid w:val="007B3566"/>
     <w:rsid w:val="007B4613"/>
+    <w:rsid w:val="007B721F"/>
     <w:rsid w:val="007C0456"/>
     <w:rsid w:val="007C2EF1"/>
     <w:rsid w:val="007C4F6D"/>
     <w:rsid w:val="007C5DF6"/>
     <w:rsid w:val="007C65F5"/>
     <w:rsid w:val="007D6073"/>
     <w:rsid w:val="007D6D0D"/>
     <w:rsid w:val="007E1F23"/>
     <w:rsid w:val="007E4DAB"/>
     <w:rsid w:val="007E7295"/>
+    <w:rsid w:val="007E7301"/>
     <w:rsid w:val="007F19EF"/>
+    <w:rsid w:val="007F357E"/>
+    <w:rsid w:val="00800379"/>
     <w:rsid w:val="00802938"/>
     <w:rsid w:val="00805276"/>
     <w:rsid w:val="00811235"/>
     <w:rsid w:val="008127CA"/>
     <w:rsid w:val="00813124"/>
     <w:rsid w:val="008176AB"/>
     <w:rsid w:val="00817735"/>
+    <w:rsid w:val="00820796"/>
     <w:rsid w:val="008218BE"/>
     <w:rsid w:val="00822BD4"/>
     <w:rsid w:val="00832A29"/>
     <w:rsid w:val="008337EB"/>
     <w:rsid w:val="00834C71"/>
     <w:rsid w:val="00835F1D"/>
     <w:rsid w:val="00836398"/>
     <w:rsid w:val="00845AD1"/>
     <w:rsid w:val="008462A8"/>
     <w:rsid w:val="00847F37"/>
     <w:rsid w:val="00851627"/>
     <w:rsid w:val="00857C18"/>
     <w:rsid w:val="00862D24"/>
     <w:rsid w:val="008637CC"/>
     <w:rsid w:val="0086380E"/>
     <w:rsid w:val="00864BEB"/>
     <w:rsid w:val="008713F1"/>
     <w:rsid w:val="00871C74"/>
     <w:rsid w:val="008734D9"/>
     <w:rsid w:val="00876773"/>
     <w:rsid w:val="008801E3"/>
     <w:rsid w:val="008804EF"/>
     <w:rsid w:val="008847EC"/>
     <w:rsid w:val="00886914"/>
     <w:rsid w:val="0089086A"/>
     <w:rsid w:val="00891879"/>
+    <w:rsid w:val="0089316C"/>
     <w:rsid w:val="00896EC6"/>
     <w:rsid w:val="008A121D"/>
     <w:rsid w:val="008A48B5"/>
     <w:rsid w:val="008B0C7B"/>
     <w:rsid w:val="008B28B4"/>
     <w:rsid w:val="008B3241"/>
     <w:rsid w:val="008C08F2"/>
     <w:rsid w:val="008C0FC4"/>
     <w:rsid w:val="008C1164"/>
     <w:rsid w:val="008C17F4"/>
     <w:rsid w:val="008C450B"/>
+    <w:rsid w:val="008D548E"/>
     <w:rsid w:val="008D7D0D"/>
     <w:rsid w:val="008E1158"/>
     <w:rsid w:val="008E2195"/>
     <w:rsid w:val="008E2AA5"/>
     <w:rsid w:val="008E43C2"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E56AD"/>
     <w:rsid w:val="008E7921"/>
     <w:rsid w:val="008F24FF"/>
     <w:rsid w:val="008F64B2"/>
     <w:rsid w:val="00900300"/>
     <w:rsid w:val="00901439"/>
     <w:rsid w:val="0090208F"/>
     <w:rsid w:val="009135D5"/>
     <w:rsid w:val="009159F4"/>
     <w:rsid w:val="00921430"/>
     <w:rsid w:val="00926237"/>
     <w:rsid w:val="00926680"/>
     <w:rsid w:val="00932819"/>
     <w:rsid w:val="00932BC5"/>
     <w:rsid w:val="009374F7"/>
     <w:rsid w:val="009379CB"/>
+    <w:rsid w:val="00942F7B"/>
     <w:rsid w:val="00943C76"/>
     <w:rsid w:val="00944435"/>
     <w:rsid w:val="009468D6"/>
     <w:rsid w:val="00950DF7"/>
     <w:rsid w:val="00951E3B"/>
     <w:rsid w:val="00954128"/>
     <w:rsid w:val="00956A77"/>
     <w:rsid w:val="00956AAC"/>
+    <w:rsid w:val="00957864"/>
     <w:rsid w:val="00962B3F"/>
     <w:rsid w:val="00963970"/>
     <w:rsid w:val="009702D2"/>
     <w:rsid w:val="00970C3A"/>
     <w:rsid w:val="009742C9"/>
     <w:rsid w:val="00980527"/>
     <w:rsid w:val="009845CC"/>
     <w:rsid w:val="00996884"/>
     <w:rsid w:val="00996BB7"/>
     <w:rsid w:val="00997351"/>
     <w:rsid w:val="009A14FA"/>
     <w:rsid w:val="009A3ED0"/>
     <w:rsid w:val="009A4EBF"/>
     <w:rsid w:val="009A56DE"/>
     <w:rsid w:val="009B4F21"/>
     <w:rsid w:val="009B50A2"/>
     <w:rsid w:val="009B5A2B"/>
     <w:rsid w:val="009B661A"/>
     <w:rsid w:val="009B7F5C"/>
     <w:rsid w:val="009C17BF"/>
     <w:rsid w:val="009C216B"/>
     <w:rsid w:val="009C466D"/>
     <w:rsid w:val="009D0A61"/>
+    <w:rsid w:val="009D0CA9"/>
     <w:rsid w:val="009E04EE"/>
     <w:rsid w:val="009F5C95"/>
     <w:rsid w:val="00A01DB0"/>
     <w:rsid w:val="00A026EE"/>
     <w:rsid w:val="00A101D4"/>
     <w:rsid w:val="00A1718D"/>
     <w:rsid w:val="00A17405"/>
+    <w:rsid w:val="00A17450"/>
+    <w:rsid w:val="00A21693"/>
     <w:rsid w:val="00A24366"/>
     <w:rsid w:val="00A25B2B"/>
     <w:rsid w:val="00A26FCB"/>
     <w:rsid w:val="00A27304"/>
+    <w:rsid w:val="00A416FA"/>
     <w:rsid w:val="00A42CFF"/>
     <w:rsid w:val="00A475A5"/>
     <w:rsid w:val="00A47A4A"/>
     <w:rsid w:val="00A514D0"/>
     <w:rsid w:val="00A5275F"/>
     <w:rsid w:val="00A548D1"/>
     <w:rsid w:val="00A57A74"/>
     <w:rsid w:val="00A64906"/>
     <w:rsid w:val="00A70428"/>
     <w:rsid w:val="00A7512C"/>
     <w:rsid w:val="00A80F1E"/>
     <w:rsid w:val="00A817A7"/>
     <w:rsid w:val="00A8453C"/>
     <w:rsid w:val="00A84964"/>
     <w:rsid w:val="00A95C32"/>
     <w:rsid w:val="00AA1C77"/>
+    <w:rsid w:val="00AA2A66"/>
+    <w:rsid w:val="00AB0140"/>
     <w:rsid w:val="00AB0478"/>
     <w:rsid w:val="00AB14D4"/>
     <w:rsid w:val="00AB4508"/>
     <w:rsid w:val="00AB649A"/>
     <w:rsid w:val="00AB6CEE"/>
     <w:rsid w:val="00AB7C0E"/>
     <w:rsid w:val="00AB7C7D"/>
     <w:rsid w:val="00AC0F41"/>
     <w:rsid w:val="00AC345F"/>
     <w:rsid w:val="00AC4858"/>
     <w:rsid w:val="00AC7574"/>
     <w:rsid w:val="00AD3754"/>
     <w:rsid w:val="00AE174A"/>
     <w:rsid w:val="00AE3359"/>
     <w:rsid w:val="00AE7A03"/>
     <w:rsid w:val="00AF1596"/>
     <w:rsid w:val="00AF6733"/>
     <w:rsid w:val="00B00403"/>
     <w:rsid w:val="00B00A4E"/>
     <w:rsid w:val="00B0372B"/>
     <w:rsid w:val="00B1032A"/>
+    <w:rsid w:val="00B12173"/>
     <w:rsid w:val="00B125E5"/>
     <w:rsid w:val="00B16D5B"/>
     <w:rsid w:val="00B20A75"/>
     <w:rsid w:val="00B20FF4"/>
     <w:rsid w:val="00B32023"/>
     <w:rsid w:val="00B330FA"/>
     <w:rsid w:val="00B377C6"/>
     <w:rsid w:val="00B3781A"/>
     <w:rsid w:val="00B40930"/>
     <w:rsid w:val="00B477A9"/>
     <w:rsid w:val="00B51FAF"/>
     <w:rsid w:val="00B5389F"/>
     <w:rsid w:val="00B54C3E"/>
     <w:rsid w:val="00B63DC8"/>
+    <w:rsid w:val="00B65560"/>
     <w:rsid w:val="00B711B9"/>
     <w:rsid w:val="00B7431C"/>
+    <w:rsid w:val="00B75FB9"/>
     <w:rsid w:val="00B80AA0"/>
     <w:rsid w:val="00B83B3A"/>
     <w:rsid w:val="00B86106"/>
     <w:rsid w:val="00B868ED"/>
     <w:rsid w:val="00B944CE"/>
     <w:rsid w:val="00B95A83"/>
     <w:rsid w:val="00BA01FF"/>
+    <w:rsid w:val="00BA0830"/>
     <w:rsid w:val="00BA14AD"/>
     <w:rsid w:val="00BA57C6"/>
     <w:rsid w:val="00BA761B"/>
+    <w:rsid w:val="00BB2CD2"/>
     <w:rsid w:val="00BC295C"/>
     <w:rsid w:val="00BC338A"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC681F"/>
     <w:rsid w:val="00BC6CBE"/>
     <w:rsid w:val="00BC7E94"/>
     <w:rsid w:val="00BD05B5"/>
     <w:rsid w:val="00BD1053"/>
+    <w:rsid w:val="00BD2590"/>
     <w:rsid w:val="00BD32B8"/>
     <w:rsid w:val="00BD3EF4"/>
     <w:rsid w:val="00BD4334"/>
     <w:rsid w:val="00BD5B87"/>
     <w:rsid w:val="00BD5C74"/>
     <w:rsid w:val="00BD60A0"/>
+    <w:rsid w:val="00BE1963"/>
     <w:rsid w:val="00BE37B9"/>
     <w:rsid w:val="00BF0A60"/>
     <w:rsid w:val="00BF1286"/>
     <w:rsid w:val="00BF320A"/>
     <w:rsid w:val="00C00228"/>
     <w:rsid w:val="00C00B4E"/>
     <w:rsid w:val="00C011BC"/>
     <w:rsid w:val="00C02D94"/>
     <w:rsid w:val="00C02E96"/>
+    <w:rsid w:val="00C10DC1"/>
     <w:rsid w:val="00C16BA8"/>
     <w:rsid w:val="00C242EF"/>
     <w:rsid w:val="00C258EA"/>
     <w:rsid w:val="00C30715"/>
     <w:rsid w:val="00C32297"/>
     <w:rsid w:val="00C338AA"/>
+    <w:rsid w:val="00C33F4D"/>
     <w:rsid w:val="00C372C6"/>
     <w:rsid w:val="00C40B1E"/>
     <w:rsid w:val="00C40DFC"/>
     <w:rsid w:val="00C43345"/>
     <w:rsid w:val="00C43689"/>
     <w:rsid w:val="00C436D7"/>
     <w:rsid w:val="00C45DE0"/>
     <w:rsid w:val="00C56BE7"/>
     <w:rsid w:val="00C6010C"/>
+    <w:rsid w:val="00C63D6E"/>
     <w:rsid w:val="00C641CE"/>
     <w:rsid w:val="00C72187"/>
+    <w:rsid w:val="00C7422B"/>
     <w:rsid w:val="00C74D3F"/>
     <w:rsid w:val="00C7547C"/>
     <w:rsid w:val="00C77FAF"/>
     <w:rsid w:val="00C900B3"/>
     <w:rsid w:val="00C90587"/>
     <w:rsid w:val="00C92B60"/>
     <w:rsid w:val="00CA4059"/>
     <w:rsid w:val="00CA52C9"/>
     <w:rsid w:val="00CA57A1"/>
     <w:rsid w:val="00CB053A"/>
+    <w:rsid w:val="00CB061B"/>
     <w:rsid w:val="00CB2FF0"/>
     <w:rsid w:val="00CB30FC"/>
     <w:rsid w:val="00CB3C0A"/>
     <w:rsid w:val="00CC0BA6"/>
     <w:rsid w:val="00CC276D"/>
     <w:rsid w:val="00CC2957"/>
     <w:rsid w:val="00CC2D1C"/>
     <w:rsid w:val="00CC3857"/>
     <w:rsid w:val="00CD31D2"/>
     <w:rsid w:val="00CD4241"/>
     <w:rsid w:val="00CE3AB4"/>
     <w:rsid w:val="00CF6B29"/>
     <w:rsid w:val="00CF6C03"/>
     <w:rsid w:val="00CF73CB"/>
+    <w:rsid w:val="00D006F7"/>
     <w:rsid w:val="00D00992"/>
+    <w:rsid w:val="00D02638"/>
     <w:rsid w:val="00D031B0"/>
     <w:rsid w:val="00D06657"/>
     <w:rsid w:val="00D06846"/>
     <w:rsid w:val="00D075DD"/>
+    <w:rsid w:val="00D07862"/>
     <w:rsid w:val="00D12F3F"/>
+    <w:rsid w:val="00D23506"/>
     <w:rsid w:val="00D30732"/>
     <w:rsid w:val="00D31ED0"/>
     <w:rsid w:val="00D3268A"/>
     <w:rsid w:val="00D35353"/>
     <w:rsid w:val="00D36202"/>
     <w:rsid w:val="00D3684B"/>
     <w:rsid w:val="00D4087D"/>
     <w:rsid w:val="00D41CA8"/>
     <w:rsid w:val="00D4213F"/>
     <w:rsid w:val="00D42602"/>
     <w:rsid w:val="00D458A6"/>
     <w:rsid w:val="00D47EA6"/>
     <w:rsid w:val="00D51C34"/>
     <w:rsid w:val="00D56E23"/>
     <w:rsid w:val="00D6097B"/>
     <w:rsid w:val="00D60FFD"/>
     <w:rsid w:val="00D631B7"/>
     <w:rsid w:val="00D635E8"/>
     <w:rsid w:val="00D63E02"/>
     <w:rsid w:val="00D675D8"/>
     <w:rsid w:val="00D70BEB"/>
     <w:rsid w:val="00D72DE5"/>
     <w:rsid w:val="00D8231C"/>
+    <w:rsid w:val="00D837D9"/>
     <w:rsid w:val="00D839D7"/>
     <w:rsid w:val="00D9082B"/>
     <w:rsid w:val="00D90E6B"/>
+    <w:rsid w:val="00D97356"/>
     <w:rsid w:val="00DA1004"/>
     <w:rsid w:val="00DA1251"/>
     <w:rsid w:val="00DA2689"/>
     <w:rsid w:val="00DA372A"/>
     <w:rsid w:val="00DA4209"/>
     <w:rsid w:val="00DA4BFD"/>
     <w:rsid w:val="00DA79F5"/>
     <w:rsid w:val="00DB5561"/>
     <w:rsid w:val="00DB5A3B"/>
     <w:rsid w:val="00DB7B29"/>
     <w:rsid w:val="00DB7B2E"/>
+    <w:rsid w:val="00DC122E"/>
     <w:rsid w:val="00DC1E65"/>
     <w:rsid w:val="00DC2FF9"/>
+    <w:rsid w:val="00DC78F8"/>
     <w:rsid w:val="00DE6612"/>
     <w:rsid w:val="00DE70B9"/>
     <w:rsid w:val="00DE7AAC"/>
     <w:rsid w:val="00DF1840"/>
     <w:rsid w:val="00DF2C31"/>
     <w:rsid w:val="00DF7508"/>
     <w:rsid w:val="00E017FD"/>
     <w:rsid w:val="00E01D25"/>
     <w:rsid w:val="00E11AEA"/>
     <w:rsid w:val="00E130AD"/>
     <w:rsid w:val="00E13361"/>
     <w:rsid w:val="00E222B3"/>
     <w:rsid w:val="00E22EC7"/>
     <w:rsid w:val="00E2329E"/>
     <w:rsid w:val="00E24517"/>
     <w:rsid w:val="00E27EDD"/>
     <w:rsid w:val="00E307F1"/>
     <w:rsid w:val="00E35F6F"/>
     <w:rsid w:val="00E361D7"/>
     <w:rsid w:val="00E40237"/>
     <w:rsid w:val="00E40630"/>
     <w:rsid w:val="00E40989"/>
     <w:rsid w:val="00E41701"/>
+    <w:rsid w:val="00E41C61"/>
     <w:rsid w:val="00E43006"/>
     <w:rsid w:val="00E44672"/>
     <w:rsid w:val="00E44D5E"/>
     <w:rsid w:val="00E53198"/>
     <w:rsid w:val="00E533A2"/>
+    <w:rsid w:val="00E5450B"/>
     <w:rsid w:val="00E545A1"/>
     <w:rsid w:val="00E54A14"/>
     <w:rsid w:val="00E57876"/>
     <w:rsid w:val="00E60FF8"/>
     <w:rsid w:val="00E612EC"/>
     <w:rsid w:val="00E66B66"/>
     <w:rsid w:val="00E67198"/>
     <w:rsid w:val="00E6787C"/>
     <w:rsid w:val="00E67BEB"/>
     <w:rsid w:val="00E7297B"/>
     <w:rsid w:val="00E72C54"/>
     <w:rsid w:val="00E74CC9"/>
     <w:rsid w:val="00E759B0"/>
     <w:rsid w:val="00E85C8B"/>
     <w:rsid w:val="00E877EC"/>
+    <w:rsid w:val="00E87D33"/>
     <w:rsid w:val="00E90129"/>
     <w:rsid w:val="00E90319"/>
     <w:rsid w:val="00E948A1"/>
     <w:rsid w:val="00E94F85"/>
     <w:rsid w:val="00E97E8D"/>
     <w:rsid w:val="00EA400C"/>
+    <w:rsid w:val="00EA636E"/>
     <w:rsid w:val="00EB57BF"/>
     <w:rsid w:val="00EB61A4"/>
     <w:rsid w:val="00EB7045"/>
     <w:rsid w:val="00EC219C"/>
     <w:rsid w:val="00EC2826"/>
     <w:rsid w:val="00EC3D8A"/>
     <w:rsid w:val="00EC701A"/>
     <w:rsid w:val="00ED4EB8"/>
+    <w:rsid w:val="00ED4F62"/>
     <w:rsid w:val="00ED602E"/>
     <w:rsid w:val="00ED6603"/>
     <w:rsid w:val="00EE019B"/>
     <w:rsid w:val="00EE6380"/>
     <w:rsid w:val="00EF7254"/>
     <w:rsid w:val="00EF7644"/>
     <w:rsid w:val="00F11181"/>
     <w:rsid w:val="00F11B9B"/>
     <w:rsid w:val="00F1250F"/>
     <w:rsid w:val="00F134F1"/>
     <w:rsid w:val="00F13A93"/>
     <w:rsid w:val="00F13D31"/>
     <w:rsid w:val="00F14D61"/>
+    <w:rsid w:val="00F16D4C"/>
     <w:rsid w:val="00F1705A"/>
     <w:rsid w:val="00F21B2B"/>
     <w:rsid w:val="00F24DA8"/>
     <w:rsid w:val="00F32F5A"/>
     <w:rsid w:val="00F40C4B"/>
+    <w:rsid w:val="00F4459D"/>
+    <w:rsid w:val="00F45A4C"/>
     <w:rsid w:val="00F51AF9"/>
     <w:rsid w:val="00F5203C"/>
     <w:rsid w:val="00F533D5"/>
     <w:rsid w:val="00F53EEE"/>
     <w:rsid w:val="00F57C1A"/>
     <w:rsid w:val="00F606C6"/>
+    <w:rsid w:val="00F70A4B"/>
     <w:rsid w:val="00F72C8D"/>
     <w:rsid w:val="00F72D28"/>
     <w:rsid w:val="00F747AB"/>
     <w:rsid w:val="00F866B9"/>
     <w:rsid w:val="00F866E8"/>
     <w:rsid w:val="00F87F18"/>
     <w:rsid w:val="00F924B7"/>
     <w:rsid w:val="00F943BC"/>
     <w:rsid w:val="00F94CE2"/>
     <w:rsid w:val="00F95843"/>
     <w:rsid w:val="00FA09ED"/>
     <w:rsid w:val="00FA1634"/>
     <w:rsid w:val="00FA171B"/>
     <w:rsid w:val="00FA7A61"/>
+    <w:rsid w:val="00FB35E1"/>
+    <w:rsid w:val="00FB4029"/>
+    <w:rsid w:val="00FB6AD7"/>
     <w:rsid w:val="00FC08F8"/>
     <w:rsid w:val="00FC681D"/>
     <w:rsid w:val="00FC70DD"/>
     <w:rsid w:val="00FD7C80"/>
     <w:rsid w:val="00FE0131"/>
+    <w:rsid w:val="00FE1745"/>
     <w:rsid w:val="00FE1969"/>
     <w:rsid w:val="00FE2F3C"/>
     <w:rsid w:val="00FE519A"/>
     <w:rsid w:val="00FF0236"/>
+    <w:rsid w:val="00FF1708"/>
     <w:rsid w:val="00FF1DF4"/>
+    <w:rsid w:val="00FF58A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14407DD9"/>
-  <w15:docId w15:val="{DFE9AEAF-48BA-4FD0-830E-55F6F50F6B44}"/>
+  <w15:docId w15:val="{4B25A2C5-2A82-4DCA-8627-54E07B2CE403}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9447,50 +10177,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E877EC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007904FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00876773"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -10599,55 +11352,81 @@
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IEEETableHeaderCentered">
     <w:name w:val="IEEE Table Header Centered"/>
     <w:basedOn w:val="IEEETableCell"/>
     <w:rsid w:val="005C2FD4"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IEEETableHeaderLeft-Justified">
     <w:name w:val="IEEE Table Header Left-Justified"/>
     <w:basedOn w:val="IEEETableCell"/>
     <w:rsid w:val="005C2FD4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E87D33"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007904FE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20016982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="592588577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10748,51 +11527,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1754468753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1764646385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1804693186">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1813907549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1816873843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10820,51 +11625,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113893921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20723/ijp.18.44.85-97" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="سمة Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11127,73 +11932,85 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7481A8EF-E76D-4D50-9144-16D0278E8E98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1430</Words>
-  <Characters>8153</Characters>
+  <Words>1432</Words>
+  <Characters>8164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9564</CharactersWithSpaces>
+  <CharactersWithSpaces>9577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>it unit</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>14563248-a16a-4ef2-b78d-ccf1aa1023b4</vt:lpwstr>
+  </property>
+</Properties>
+</file>